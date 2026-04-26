--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Coline Ruiz Darasse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">colineruizdarasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4255-7371</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098516752</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 — : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Protohistoire et épigraphie ibériques (UMR 5607 Ausonius).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de la publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus des séances de l’Académie des Inscriptions et Belles-Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et d’actes de colloques (Institut de France, Paris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la section scientifique de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 : Validation de l’agrégation de Lettres Classiques au Collège des Ponts-Jumeaux, Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la section scientifique de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et titres universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Qualifiée en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les postes de Maître de Conférences.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences de l’Antiquité à l’École Pratique des Hautes Études dir. P.-Y. Lambert (EPHE, IVe section). Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces épigraphiques. Les contacts linguistiques entre Celtes et Ibères dans le Nord-Est de la péninsule Ibérique et le Sud de la Gaule (Ve et Ier siècles avant J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Soutenue à Paris, le 2 juillet 2011. Jury : D. Briquel ; J. de Hoz (rapporteur); P. Moret (rapporteur) ; P. Rouillard, (président) ; St. Verger. Mention : « Très honorable »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation externe de Lettres Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA en Sciences de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université Toulouse II-Le Mirail, dir. J.-M. Pailler. Mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épigraphie ibérique du Pays Valencien (Espagne) entre Ve et Ier siècles av. n.è.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mention : « Très Bien ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Lettres Classiques-Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université Toulouse II-Le Mirail, dir. M. Egetmeyer. Mémoire : Thèbes, ville mycénienne. Les tablettes en linéaire B des dernières fouilles de la Cadmée. Mention : « Très Bien » ; 2e année </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEUG Histoire de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Stage d’étude sur la collection de l’âge du Bronze du Musée Saint-Raymond (Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Lettres Classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">s ; 1ère année </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEUG Histoire de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université Toulouse II-Le Mirail.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> École Normale Supérieure-Ulm, Lycée Pierre de Fermat, Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chantiers archéologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Pech-Maho (Sigean, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - 2e âge du Fer (dir. É. Gailledrat).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2007 : El Palao (Alcañiz, Teruel, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - 2e âge du Fer et époque romaine (dir. P. Moret ; A. Gorgues). Responsable de secteur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Malvieu (Saint-Pons de Thomières, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - âge du Bronze (dir. A. Gorgues) ; Vaccarizza (Foggia, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) – époque médiévale (dir. E. Cirelli).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001 : Saint-Bertrand-de-Comminges (Haute-Garonne, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) – époque gallo-romaine (dir. R. Sablayrolles). DAO rapport ; Malvieu (Saint-Pons de Thomières, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - âge du Bronze (dir. A. Gorgues).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rattachements institutionnels et participation à des programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule Ibérique et Maghreb, de la Protohistoire à la fin du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5607, Ausonius).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes, contextes, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5607, Ausonius).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-direction de l'axe 1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UAR 2004, MSH-Bx).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Chef du projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR JCJC RIIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ANR 19-CE27-0003 (2020-2024) : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://riig.huma-num.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.•	Co-directrice du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR Ensérune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et directrice de l'axe 4 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter, archiver et valoriser l'espace archéologique d'Ensérune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021 — ).•	Participante au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet Marie Skłodowska-Curie Actions Research and Innovation Staff Exchange (RISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xFormal (Informal and non-formal e-learning for cultural heritage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grant Agreement Nr. 101008184, 2021-2025) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://xformal.eu/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">•	Encadrement de Thibaud Poigt dans le cadre du projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR Access ERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProMeTheUs (Les métrologies protohistoriques à travers les sources européennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2025).•	Participante au projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia, Banco de datos de lenguas paleohispánicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hesperia.ucm.es/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019 ; 2020- 2023 ; 2024 — ).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherches terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction du projet * Digitising the remains of ancient Celtic languages: Gaulish in RIIG, Primitive Irish in OG(H)AM, and Cisalpine Celtic in LexLep* dans le cadre du programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHC Ulysses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Grant 48449YK) (2022-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participante au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet Erasmus +</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> * Select, Self-Learning Atlas of Ancient European Cultures* (2020-1-IT02-KA201-079057) (2020-2024) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.selecteplus.eu/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participante au projet « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnamon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portale delle Antiche Scritture del Mediterraneo », de l’École normale supérieure de Pise (Italie). (sections « Langues et écritures paléohispaniques » et « Langues et écritures celtiques ». </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lila.sns.it/mnamon/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice avec D. Stifter du WG3 « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Criteria and Protocols for Publishing Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (7 membres) dans le projet « Ancient European Languages and Writing » (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action IS1407</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participante au WG 2 « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Census of inscriptions of Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (20 membres) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AELAW COST action IS1407</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participante au projet « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire avant Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Labex TransFerS, base BEIGE (Base épigraphique Italie-Gaule-Espagne), Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los contactos lingüísticos en la Antigüedad : el Mediterráneo Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international coordonné et co-édité avec E. Luján Martínez (Complutense, Madrid), Madrid, Casa de Velázquez, 23-24 avril 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l’échange en Méditerranée dans l’Antiquité : pratiques, acteurs et normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deux journées d’étude organisées avec A.-F. Baroni, Gwl. Bernard et B. Leteuff, Paris, EPHE-Paris I, 6 octobre 2012 et 23 février 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’écrit l’autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère journée d’étude internationale, Bordeaux, Ausonius, 28 février 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’écrit l’autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e journée d’étude internationale, Bordeaux, Ausonius, 26 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’auberge espagnole : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la gueule du loup ! Recherches sur la Protohistoire ibérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe colloque des cultures et langues paléohispaniques : La péninsule Ibérique dans les réseaux de la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius (et en ligne), 25-27 octobre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité d'organisation du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe congrès d'épigraphie latine et grecque de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29 août-2 septembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MHS-Bx, 27 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de formation doctorale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires de recherche en SHS en contextes plurilingues : langues, espaces, identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Bx, 8 mars 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude de clôture du projet RIIG, Ausonius, 27 mai 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’auberge espagnole : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir dans la péninsule Ibérique protohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 mai 2024.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques et activités d’expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Chef du projet ANR JCJC RIIG (Recueil informatisé des inscriptions gauloises) ANR 19-CE27-0003 (2020-2024) : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://riig.huma-num.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.•	Co-directrice de l'axe 1 Territoires plurilingues de la MSH-Bx (UAR 2004) (2022 — ).•	Co-directrice du PCR Ensérune et directrice de l'axe 4 Représenter, archiver et valoriser l'espace archéologique d'Ensérune (2021 — ).•	Co-directrice de la collection Diglossi@ (UN@, Presses universitaires de Bordeaux) : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://una-editions.fr/diglossia/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.•	Expertises pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UN@</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Ausonius Éditions.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour l'ANR.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire ancienne, « Introduction à l'histoire ancienne » (1LBHE11), UFR Humanités, Université Bordeaux-Montaigne, 2e semestre 2022 (24 HTD). Panorama de l'histoire grecque et romaine depuis les palais mycéniens jusqu'aux guerres puniques (S1) 12 séances de TD.Licence 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences du langage, « Langue(s) et écriture(s) » (LNS6M822), UFR Langues et civilisations Université Bordeaux-Montaigne (2 HTD) : « Langue(s) et écriture(s) Deux exemples de déchiffrements : 1) Ventris & Chadwick et le Linéaire B ; 2) Gómez Moreno et les écritures paléohispaniques ». 2 février 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences auxiliaires de l’Histoire, « Outils de la Recherche » (LBG6Y4), UFR Humanités, Université Bordeaux-Montaigne, 2e semestre 2023 (24 HTD) : 12 séances pour Donner des bases méthodologiques pour les travaux de recherche en général, pour ceux des Sciences de l’Antiquité en particulier, notamment ceux consacrés au bassin méditerranéen occidental. 3 grands axes : Introduction aux épigraphies d’attestation fragmentaire ; Liens entre sources anciennes et épigraphie ; Humanités numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement Master 1 et 2 d'Adrien Fleury : Transformations institutionnelles et sociales en Gaule Celtique Ier a.C.-Ier p.C. (UBM, codirection avec Alberto Dalla Rosa) soutenu en juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement Master 1 de Zélie Chevance : Les légendes monétaires arvernes et éduennes (IIe - Ier siècles av. J.-C.) : Écriture, pouvoir et territoire (Paris I-Sorbonne, co-direction avec Sophie Krausz et Sylvia Nieto-Pelletier), soutenu en juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire ancienne &amp;quot;Activités scientifiques&amp;quot; (3MBMM31D), UFR Humanités Université Bordeaux-Montaigne (6 HTD) : [avec Marie-Pierre Chaufray] « Regards croisés sur l'Orient et l'Occident d'après les sources épigraphiques et papyrologiques » ; « Épigraphie publique en Égypte et en péninsule ibérique : l’interprétation des sources », « Le papyrus d’Artemidore » ; « Constituer un corpus d’inscriptions : Le Recueil informatisé des inscriptions gauloises (RIIG), méthode, intérêts, difficultés » (septembre-novembre 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire ancienne &amp;quot;Découverte professionnelle&amp;quot; (3MBMM31D), UFR Humanités Université Bordeaux-Montaigne (12 HTD) : [avec Claire Hasenhor] : encadrement pour la préparation d'une journée d'études des masterants en histoire ancienne et lettres classiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire ancienne (3MBMM31), UFR Humanités Université Bordeaux-Montaigne (2 HTD) : « Constituer un corpus d’inscriptions : Le Recueil informatisé des inscriptions gauloises (RIIG), méthode, intérêts, difficultés », 25 septembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres compétences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais : niveau B1+</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Espagnol : bilingue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Italien : parlé, lu</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allemand : lu</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Latin : niveau agrégation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grec ancien : niveau agrégation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LSF : niveau A2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sur la pierre en langue gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius éditions, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à Ensérune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée, 2024, 978-2-36781-503-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil informatisé des inscriptions gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Multilinguisme dans la Méditerranée antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Perrin-Saminadayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lippert Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux. Presses universitaires de Bordeaux, 2023, Diglossia, Corinne Ruiz Darasse et Alain Viaut, 979-10-300-0827-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/diglossia1.9791030008265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’écrit l’autre ? Sources épigraphiques et papyrologiques dans le monde méditerranéen antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Primalun@, 9782381490007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulish. Language, writing, epigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aelaw Booklet, 6, 2018, 9788417358761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulois. Langue, écriture, épigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aelaw Booklet, 6, 2018, 978-84-17358-76-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger en Méditerranée: acteurs, pratiques et normes dans les mondes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Le Teuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baroni, Anne-Florence, Bernard, Gwladys, Le Teuff, Béatrice, Ruiz Darasse Coline. Presses universitaires de Rennes, 2016, Histoire, 978-2-7535-4901-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts linguistiques dans l'Occident méditerranéen antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Luján Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz Darasse, Coline and Luján Martínez, Eugenio. Casa de Velázquez, 126, 2011, Casa de Velázquez, 978-84-96820-61-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (463)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation de noms celtiques et latins à l’écriture paléohispanique. À propos de la notation d’un son /r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bortolussi; Étienne Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un empire, plusieurs langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.87-99, 2025, 978-2-35613-631-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de textes en langue gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire sur la pierre en langue gauloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.79-138, 2025, Scripta antiqua, 190, 978-2-35613-642-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.b3d3k61g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05290646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalpine and Cisalpine Gaulish: the RIIG and LexLep projects in synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinna Salomon; David Stifter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cisalpine Celtic Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, curach bhán publications, pp.13-21, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgane Uberti; Vincent Debiais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées. Limites, cheminements et créations en épigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour, pp.143-162, 2024, Balades, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/balades3.9782353111589.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numbers and Measures in the Iberian Peninsula during the Iron Age. Evidence from the Archaeological and Textual Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Della Casa; Aleksander Dzbyński. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numbers, Measures, and the Transfer of Goods in Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2024, Warsaw Studies in Archaeology 6, 978-2-503-61068-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-02-01 : Graffite du Baou-Roux 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-37 : Graffite de Mortisson 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-02 : Graffite du quartier de l'Île 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-30 : Graffite de Glanum 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-22 : Graffite de Glanum 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-19 : Graffite de Glanum 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG AIS-01-01 : Graffite de Pommiers 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_AIS-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-04 : Stèle funéraire de Cavaillon 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-28 : Graffite de Bibracte 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-03 : Graffite d'Alise-Sainte-Reine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-35 : Graffite de Saint-Pierre-les-Martigues 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-30 : Graffite de Saint-Blaise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-22 : Graffite de Saint-Blaise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-18 : Graffite de Saint-Blaise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-12 : Graffite de Saint-Blaise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-13 : Graffite de La Cloche 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-02 : Graffite de La Cloche 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-09 : Graffite de Roanne 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-02 : Graffite de Roanne 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-17-01 : Graffite d'Aramon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-17-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-05 : Graffite de l'Ermitage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CRE-01-01 : Pierre votive de Sazeirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CRE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CHE-01-02 : Stèle de Genouilly 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CHE-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-03-02 : Graffite de Vertillum 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-03-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-18 : Graffite d'Alise-Sainte-Reine 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-37 : Graffite de Saint-Pierre-les-Martigues 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-19 : Graffite du quartier de l'Île 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-07 : Graffite du quartier de l'Île 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-31 : Graffite de Bibracte 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-06 : Stèle funéraire de la Galine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-09-01 : Graffite d'Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-13 : Graffite de Saint-Jacques 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-03-01 : Stèle funéraire de Coudoux 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-06 : Graffite de Lattes 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-09 : Signature de potier de Saint-Vincent 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-03-01 : Pierre perdue de Cadenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-01-01 : Inscription d'Apt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-28 : Graffite de Saint-Blaise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-17 : Graffite de Saint-Blaise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-04 : Graffite de Saint-Blaise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-20 : Graffite de La Cloche 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-17 : Graffite de La Cloche 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-03 : Graffite de Bibracte 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-02 : Chapiteau perdu de Beaucaire 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-40 : Graffite de Saint-Pierre-les-Martigues 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-20 : Graffite de Saint-Jacques 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-06 : Stèle funéraire de Cavaillon 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-12-03 : Graffite de Mauressip 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-12-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-08 : Graffite des Colombes 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-17 : Graffite d'Alise-Sainte-Reine 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-04 : Graffite de Bibracte 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-07 : Graffite de Lattes 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-08 : Pierre perdue de la vigne Guirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-13 : Marques sur canalisations de Saint-Rémy-de-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-23 : Graffite de Glanum 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-18 : Graffite de Glanum 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-16 : Graffite de Bibracte 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-38 : Graffite de Glanum 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-35 : Graffite de Glanum 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-32 : Graffite de Glanum 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-13 : Graffite de Bibracte 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG MEU-01-01 : Pierre de Naix-aux-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_MEU-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-02-01 : Graffite de Lunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-14-02 : Stèle funéraire de Sernhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-14-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-08-01 : Pilier du Groseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-08-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-15 : Graffite de Saint-Jacques 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG PDD-01-01 : Mercure de Lezoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_PDD-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-15-01 : Chapiteau d'Uzès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-15-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-08-01 : Graffite de Montfaucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-08-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-14 : Plomb de Saint-Vincent 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-10 : Signature de potier de Saint-Vincent 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-03 : Graffite de Saint-Vincent 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-21 : Graffite des Marronniers 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-03 : Stèle funéraire de Cavaillon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-38 : Graffite de Bibracte 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-36 : Graffite de Bibracte 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-29 : Graffite de Bibracte 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-18 : Graffite de Bibracte 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-03 : Graffite de Roanne 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-02-01 : Graffite du Crêt-Châtelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-16-01 : Graffite de Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-16-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-01 : Graffite de Saint-Vincent 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-24 : Chapiteau du Mas Peirette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-42 : Graffite de Saint-Pierre-les-Martigues 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-05-01 : Plaque des Bolards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-05-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-07 : Graffite d'Alise-Sainte-Reine 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-01-02 : Graffite de Substantion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-11-01 : Stèle de Redessan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-11-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-02 : Pierre votive perdue de la Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-03-01 : Graffite de Vertillum 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-05 : Graffite du Castellan 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-03 : Graffite du Castellan 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-13-03 : Stèle gallo-latine des époux de Ventabren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-13-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-34 : Graffite de Glanum 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-01 : Vasque à Belenos de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-04 : Graffite de La Cloche 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-21 : Graffite de Glanum 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-04 : Pierre perdue de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-23 : Graffite de Saint-Blaise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-31 : Graffite de Saint-Blaise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-24 : Graffite de Saint-Blaise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-09-01 : Autel votif d'Orgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-07 : Stèle funéraire de la Galine 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-21 : Graffite de Saint-Blaise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-09 : Graffite de Saint-Blaise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-06 : Graffite de La Cloche 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-04 : Graffite d'Eyguières 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG ALL-01-01 : Pierre de Néris-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_ALL-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG AIS-01-02 : Graffite de Pommiers 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_AIS-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-32 : Graffite de Saint-Pierre-les-Martigues 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-21 : Graffite de Saint-Pierre-les-Martigues 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-07 : Graffite des Marronniers 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-15-02 : Graffite des Courens 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-15-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-25 : Graffite de Saint-Jacques 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-18 : Graffite de Saint-Jacques 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-29 : Graffite de Saint-Pierre-les-Martigues 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-03-03 : Stèle funéraire de Coudoux 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-03-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-24 : Graffite de Saint-Pierre-les-Martigues 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-12-01 : Stèle de Saint-Saturnin-lès-Apt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-12-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-24 : Graffite de Saint-Jacques 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-01 : Graffite de Bibracte 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-01 : Graffite de Roanne 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-01-01 : Graffite de Saint-Paul-d'Uzore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-28 : Graffite de Saint-Pierre-les-Martigues 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-18 : Graffite du quartier de l'Île 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-36 : Graffite de Glanum 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-28 : Graffite de Glanum 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-29 : Graffite de Saint-Blaise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-26 : Graffite de Saint-Blaise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-13 : Graffite de Saint-Blaise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-13-01 : Chapiteau d'Espeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-13-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-03 : Chapiteau perdu de la Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-01 : Chapiteau votif aux mères Nîmoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-11 : Graffite des Marronniers 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-08 : Graffite de Saint-Jacques 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-04 : Graffite des Colombes 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-15 : Plomb votif d'Alise-Sainte-Reine 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-07 : Graffite du Castellan 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-09 : Graffite du quartier de l'Île 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-16 : Graffite de Glanum 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-05 : Graffite de Lattes 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-12-02 : Graffite de Mauressip 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-12-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-12-01 : Chapiteau de Saint-Côme-et-Maruéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-12-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-14 : Graffite du quartier de l'Île 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-12 : Blocs votifs de la Villa Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-10 : Fragment Germer-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-05-01 : Fragment de vasque votive de Collorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-05-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-10 : Graffite du Sizen 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-03 : Colonne de Beaucaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-06 : Graffite d'Alise-Sainte-Reine 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-32 : Graffite de Bibracte 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-30 : Graffite de Bibracte 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-24 : Graffite de Bibracte 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-23 : Graffite de Bibracte 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG NIE-01-01 : Pierre perdue de Nevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_NIE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-28 : Graffite de Saint-Jacques 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-41 : Graffite de Bibracte 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-26 : Graffite de Saint-Pierre-les-Martigues 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-41 : Graffite de Glanum 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-34 : Graffite de Saint-Blaise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-02-01 : Cartouche d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-25 : Graffite de La Cloche 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-16 : Graffite de La Cloche 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-19 : Graffite des Marronniers 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-15 : Graffite des Marronniers 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-01 : Chapiteau perdu de Beaucaire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-08-03 : Graffite de Servane 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-08-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-21 : Graffite de La Cloche 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-11 : Graffite de La Cloche 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-04 : Graffite de La Catalane 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG ALM-01-01 : Gobelet d'argent de Vallauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_ALM-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-25 : Graffite de Saint-Blaise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-40 : Graffite de Bibracte 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-34 : Graffite de Bibracte 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-07 : Pierre de Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-18 : Graffite des Colombes 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-14 : Graffite du Mas de Jallon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-12 : Graffite du quartier de l'Île 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-15-01 : Stèle de Rognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-15-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-10 : Graffite de La Cloche 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-01 : Graffite de La Cloche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-03 : Graffite du Col de la Vayède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-01 : Graffite d'Eyguières 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-02-02 : Graffite du Baou-Roux 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-02-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-30 : Graffite de Saint-Pierre-les-Martigues 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-27 : Graffite de Saint-Pierre-les-Martigues 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-25 : Graffite de Saint-Pierre-les-Martigues 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-08 : Graffite du quartier de l'Île 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-06 : Graffite du quartier de l'Île 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-40 : Graffite de Mortisson 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-27 : Graffite de Glanum 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-04 : Graffite de Roanne 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-15 : Graffite de Lattes 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-01-01 : Chapiteau de Substantion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG IND-01-01 : Pilier d'Argentomagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_IND-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-13 : Graffite de Lattes 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-04 : Pilier votif de la rue de la Lampèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-33 : Graffite de Bibracte 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-26 : Graffite de Bibracte 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-11 : Graffite de Saint-Vincent 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-22 : Graffite des Marronniers 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-02 : Graffite de l'Ermitage 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-19 : Cartouche de Martialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-10 : Graffite d'Alise-Sainte-Reine 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-01 : Inscription rupestre du Castellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-04 : Graffite de Lattes 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-03-01 : Chapiteau d'Aumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-09-01 : Autel votif du Castellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-12 : Graffite de Saint-Vincent 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-23 : Graffite des Marronniers 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-12 : Graffite de Beaucaire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-01 : Plaquette d'os de l'Ermitage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG EUR-01-01 : Plaque de bronze du Vieil-Évreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_EUR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-05 : Graffite d'Alise-Sainte-Reine 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-33 : Graffite de Saint-Pierre-les-Martigues 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-09 : Stèle funéraire de La Galine 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-17-01 : Graffite de la Baume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-17-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-02 : Inscription de Lenormant 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-23 : Graffite de Saint-Jacques 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-17 : Graffite de Saint-Jacques 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-07 : Plomb de Cavaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-16 : Graffite de Saint-Jacques 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-11 : Graffite de Saint-Jacques 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-15-01 : Graffite des Courens 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-15-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-04 : Graffite d'Alise-Sainte-Reine 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-18-01 : Stèle funéraire de Calissanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-18-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-16 : Graffite des Marronniers 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-01-01 : Épitaphe d'Alleins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-11 : Graffite d'Alise-Sainte-Reine 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-19 : Graffite de Saint-Jacques 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-11-01 : Pierre de Saignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-11-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-06-01 : Pierre de Perréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-06-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-05 : Autel des thermes de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-09 : Graffite de La Catalane 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-03-02 : Stèle funéraire de Coudoux 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-03-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-04-01 : Plomb de Carpentras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-14 : Graffite de Lattes 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-10-01 : Pierre de Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-10-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-07-01 : Colonne de l'Isle-sur-la-Sorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-07-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-26 : Graffite de Saint-Jacques 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-02 : Graffite de Lattes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-17-02 : Graffite d'Aramon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-17-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-05 : Graffite de Saint-Vincent 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-17 : Graffite du Mas de Jallon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-06 : Graffite des Colombes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-05 : Graffite du Sizen 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-17 : Graffite de Bibracte 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-12 : Graffite de Bibracte 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-05 : Graffite de Bibracte 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-03 : Graffite du quartier de l'Île 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-14-01 : Pierre de Vitrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-14-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-31 : Graffite de Glanum 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-08 : Stèle funéraire de la Pistole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-32 : Graffite de Saint-Blaise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-12 : Graffite de La Cloche 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-09 : Graffite de La Cloche 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-08 : Graffite de La Catalane 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-07 : Graffite de La Catalane 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-25 : Graffite de Bibracte 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG ISE-01-01 : Graffite de Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_ISE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-03 : Graffite de Lattes 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-11 : Graffite de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-05 : Graffite du quartier de l'Île 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-26 : Graffite de La Galine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-15 : Graffite de Saint-Blaise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-03 : Graffite de Saint-Blaise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-19 : Graffite de La Cloche 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-04-01 : Cartouche d'Auxey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-03 : Graffite de La Cloche 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-03 : Graffite d'Eyguières 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-06 : Graffite de Bibracte 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-02 : Graffite de Bibracte 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-43 : Graffite du quartier de l'Île 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-14 : Graffite de Saint-Jacques 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-42 : Graffite de Glanum 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-39 : Graffite de Glanum 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-25 : Graffite de Glanum 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-14 : Graffite de Glanum 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-36 : Graffite de Saint-Pierre-les-Martigues 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-13 : Graffite du quartier de l'Île 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-04 : Graffite de Saint-Vincent 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-20 : Graffite des Marronniers 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG DRO-01-01 : Graffite du Pègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_DRO-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-02-01 : Stèle de Saint-Germain-Source-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-08 : Graffite d'Alise-Sainte-Reine 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG AUB-01-01 : Torque d'or de Mailly-le-Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_AUB-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-13-01 : Stèle gallo-grecque des époux de Ventabren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-13-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-19 : Graffite de Saint-Blaise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-16 : Graffite de Saint-Blaise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-01 : Inscription de Lenormant 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG AHP-01-01 : Vasque du Chastelard de Lardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_AHP-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-05 : Stèle funéraire de Camplanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-09 : Stèle funéraire perdue de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-06 : Graffite de Saint-Vincent 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-20 : Graffite de Glanum 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-07-01 : Stèle de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-07-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-24 : Graffite de La Cloche 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-15 : Graffite de La Cloche 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-41 : Graffite de Saint-Pierre-les-Martigues 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-38 : Graffite de Saint-Pierre-les-Martigues 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-10 : Graffite du quartier de l'Île 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-08-02 : Graffite de Servane 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-08-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-13 : Graffite de Saint-Vincent 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-35 : Graffite de Bibracte 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-16-01 : Stèle funéraire de Velleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-16-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-08 : Graffite de Saint-Vincent 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-02 : Graffite de Saint-Vincent 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-14 : Plomb votif d'Alise-Sainte-Reine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-12 : Graffite d'Alise-Sainte-Reine 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-06 : Graffite du Castellan 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-02 : Graffite du Castellan 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-31 : Graffite de Saint-Pierre-les-Martigues 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-27 : Graffite de Bibracte 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-20 : Graffite de Bibracte 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-08 : Graffite de Roanne 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-08 : Graffite de Saint-Blaise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-18 : Graffite de La Cloche 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-05 : Graffite de La Cloche 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG ARD-01-01 : Graffite d'Alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_ARD-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-10 : Graffite de Saint-Jacques 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-17-02 : Graffite de la Baume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-17-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-05 : Stèle funéraire de Cavaillon 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la literacy dans le Languedoc ibère : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coltelloni-Trannoy, Michèle; Moncunill Martí, Noemí. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture de l’écrit en Méditerranée occidentale à travers les pratiques épigraphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-03-03 : Pierre de Cadenet 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-03-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-17 : Graffite du quartier de l'Île 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-16 : Graffite du quartier de l'Île 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS, une solution alternative pour la lecture des inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Comte; Hernán Gonzalez Bordas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et lecture de textes épigraphiques altérés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-107, 2023, Primaluna, 27, 978-2-35613-546-9. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna27.9782356135469.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilinguisme en Gaule protohistorique au miroir d’Ensérune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le multilinguisme dans la Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.235-250, 2023, Diglossia, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/diglossia1.9791030008265.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-37 : Graffite de Bibracte 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-22 : Graffite de Bibracte 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-05 : Graffite de Roanne 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-11 : Graffite de Lattes 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-08 : Graffite de Lattes 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-01 : Graffite de Lattes 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-16-02 : Dolium de Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-16-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-14-01 : Colonne de Sernhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-14-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG MEM-01-01 : Graffite de Saxon-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_MEM-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-07 : Graffite de Roanne 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-13 : Graffite du Sizen 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-22 : Graffite de Saint-Pierre-les-Martigues 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-20 : Graffite de Saint-Pierre-les-Martigues 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-11 : Graffite du quartier de l'Île 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-17 : Graffite de Glanum 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-11 : Stèle funéraire du Mas de Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-11 : Graffite de Saint-Blaise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-07 : Graffite de La Cloche 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-23 : Graffite de La Cloche 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-06 : Graffite de La Catalane 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-02 : Graffite d'Eyguières 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-07 : Graffite de Saint-Vincent 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-09 : Graffite du Sizen 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-03-03 : Graffite de Vertillum 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-03-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-02 : Base d'Alise-Sainte-Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-33 : Graffite de Glanum 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-24 : Graffite de Glanum 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-15 : Graffite de Glanum 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-01 : Inscription rupestre de Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-03 : Autel aux Écoutantes de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-10 : Graffite de Saint-Blaise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-04 : Graffite du Castellan 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-39 : Graffite de Saint-Pierre-les-Martigues 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-15 : Graffite du quartier de l'Île 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-01-02 : Colonne d'Apt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-09 : Graffite d'Alise-Sainte-Reine 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-01 : Chapiteau d'Alise-Sainte-Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-34 : Graffite de Saint-Pierre-les-Martigues 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-09 : Graffite de Bibracte 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-07 : Graffite de Bibracte 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-06 : Graffite de Roanne 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-07-01 : Graffite de Laudun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-07-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-04-01 : Pilier de Collias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-03 : Graffite de l'Ermitage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-16 : Graffite d'Alise-Sainte-Reine 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-13-01 : Plaque votive de Vaison-la-Romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-13-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-31 : Graffite de Saint-Jacques 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-22 : Graffite de Saint-Jacques 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-21 : Graffite de Saint-Jacques 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-14-01 : Pierre perdue de Villelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-14-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-12 : Graffite de Saint-Jacques 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-03-04 : Pierre de Cadenet 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-03-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-30 : Graffite de Saint-Jacques 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-27 : Graffite de Saint-Jacques 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-01 : Inscription rupestre de Cavaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-02-01 : Fragment de stèle funéraire de Cabrières d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-11 : Graffite de Bibracte 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG MOR-01-01 : Stèle votive de Plumergat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_MOR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-15 : Graffite de Bibracte 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-14 : Graffite de Bibracte 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-10 : Graffite de Bibracte 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-10 : Graffite de Lattes 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-06 : Stèle funéraire de Saint-Baudile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-15 : Plomb de Saint-Vincent 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG PAR-01-01 : Pilier des Nautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_PAR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-09 : Graffite de Lattes 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-09 : Graffite de Saint-Jacques 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-03-02 : Pierre de Cadenet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-03-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-39 : Graffite de Bibracte 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-32 : Pséphogramme de Cavaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-29 : Graffite de Saint-Jacques 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-02 : Stèle funéraire de Cavaillon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VIE-01-01 : Menhir du Vieux-Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VIE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-33 : Graffite de Saint-Blaise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-02 : Graffite de Saint-Blaise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-01 : Graffite de Saint-Blaise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-12 : Graffite de Lattes 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-44 : Graffite du quartier de l'Île 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-02 : Autel aux Mères Glaniques de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-27 : Graffite de Saint-Blaise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-22 : Graffite de La Cloche 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-05 : Plomb d'Eyguières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-12 : Fragment de plaque de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-10 : Stèle funéraire de Romanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-07 : Graffite de Saint-Blaise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-05 : Graffite de Saint-Blaise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-14 : Graffite de La Cloche 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-08 : Graffite de La Cloche 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-05 : Graffite de La Catalane 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-04 : Graffite de l'Ermitage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-18-02 : Graffite de Constantine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-18-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-20 : Graffite de Saint-Blaise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-06 : Graffite de Saint-Blaise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-10-01 : Vasque votive de Calissanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-10-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-08-01 : Graffite des Caisses de Jean-Jean 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-08-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-08 : Graffite de Bibracte 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-04-01 : Graffite de Cleppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-13 : Vase votif d'Alise-Sainte-Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-45 : Graffite de Saint-Pierre-les-Martigues 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CHE-01-01 : Stèle de Genouilly 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CHE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-04 : Graffite du quartier de l'Île 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-29 : Graffite de Glanum 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-21 : Graffite de Bibracte 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-19 : Graffite de Bibracte 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-23 : Graffite de Saint-Pierre-les-Martigues 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-13-02 : Stèle conjugale de Ventabren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-13-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigraphic Databases and the Ausonius Institute in the era of Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Navarro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Andreu Pintado; Armando Redentor; Elena Alguacil Villanúa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valete Vos Viatores: Travelling through Latin inscriptions across the Roman Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.207-228, 2022, 978-989-26-2336-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolosa à la fin de l’âge du Fer : une cité cosmopolite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Péré-Noguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Astoul; Jean Le Pottier; Jean-Luc Nespoulous; Georges Passerat; Jack Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans le Midi, des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération historique de la région Occitanie, 2022, 9782951482388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la journée des doctorants de la FSAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagination et construction mentale. La fabrique du discours scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.11-15, 2022, </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/schola1.9782356135032.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance and disappearance of writing in Roman Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Navarro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noemí Moncunill Martí; Manuel Ramírez Sánchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aprender la escritura, olvidar la escritura. Nuevas perspectivas sobre la historia de la escritura en el Occidente romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-355, 2021, 978-84-1319-317-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions gauloises en caractères grecs de Lattes à Bibracte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition : « Gaulois ? Gaulois ! Comment l’archéologie perçoit les identités celtiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoeuropean Languages &amp; Epigraphies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.749-783, 2020, Palaeohispánica, </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v0i20.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffites paléohispaniques : marques mercantiles, marques métrologiques, abréviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Corbier; Michel Fusch; Pierre-Yves Lambert; Richard Sylvestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graffites antiques, modèles et pratiques d'une écriture. Actes du 3e colloque Ductus, association internationale pour l'étude des inscriptions mineures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Mergoil, pp.231-236, 2020, 978-2-35518-103-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03015634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stranger scripts: hidden texts or new meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Campus; Simona Marchesini; Paolo Poccetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritture nascote, scritture invisibili. Quando il medium non fa passare il messaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-89, 2020, 978-88-907900-8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03015631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s'écrit l'autre ? Sources épigraphiques et papyrologues dans le monde méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.9-13, 2020, 978-2-38149-000-7. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/UNA1.9782381490007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans une écriture et dans une autre. Quelques inscriptions du Midi gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’écrit l’autre ? Sources épigraphiques et papyrologiques dans le monde méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2020, UN@</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrafía paleohispánica sobre cerámica romana altoimperial: la prensa olearia del Barranco de Julia (Mequinenza, Zaragoza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Royo Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Simón Cornago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Gómez Lecumberri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carbonell Vidallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III CAPA. Actas del III Congreso de arqueología y patrimonio aragonés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-240, 2020, 978-84-09-21258-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writings in network. The case of Palaeohispanic scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyes Philip; Steele Philippa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding relations between scripts II: early alphabets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.197-206, 2019, 978-1-78925-092-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and linguistic contacts in Southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro G. Sinner; Javier Velaza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanic Languages and Epigraphies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.198-218, 2019, 9780198790822. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198790822.003.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By Any Other Name”: Celtic Names in Palaeohispanic Script. The Case of Western Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kelten, Römer, Griechen. Sprach- und Kulturkontakte im Römischen Reich und seinem Umfeld, Heidelberg, 18-21 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogne et Languedoc : deux cas d'étude pour l'apparition d'une épigraphie publique dans le monde paléohispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Beltrán Lloris; Borja Díaz Ariño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El nacimiento de las culturas epigráficas en el occidente mediterráneo: modelos romanos y desarrollos locales (III-I a. E.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anejos de AEspA (LXXXV), Consejo Superior de Investigaciones Científicas, pp.185-195, 2018, 978-84-00-10419-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plombs inscrits du Languedoc ibère, 25 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Baroni; Gwladys Bernard; Béatrice Le Teuff; Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanger en Méditerranée: acteurs, pratiques et normes dans les mondes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.107-126, 2016, Histoire, </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur des contacts linguistiques du Midi gaulois : langue et écriture paléohispaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Briquel, Dominique; Briquel Chatonnet, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et communication. 139e Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CTHS, pp.58-65, 2015, Actes des congrès nationaux des sociétés historiques et scientifiques (édition électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie funéraire de la péninsule Ibérique en contexte « indigène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haack, Marie-Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture et l’espace de la mort. Épigraphie et nécropoles à l'époque pré-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Collection de l'École française de Rome, 978-2-7283-1096-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms celtiques dans les inscriptions ibères d’Azaila (Cabezo de Alcalá, Saragosse, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oudaer, Guillaume ; Hily, Gaël ; Bihan, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Pierre-Yves Lambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIR, pp.237-248, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui écrivait ibère dans le monde ibérique nord-oriental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupraz, Emmanuel; Sowa, Wojciech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres épigraphiques et langues d'attestation fragmentaire dans l'espace méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.409-419, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts d’écritures : l’épigraphie paléohispanique du Midi gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réjane Roure (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale. Hommages à Michel Bats, Actes du colloque de Hyères, 15-18 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance/Centre Camille Jullian, pp.545-549, 2015, Bibliothèque d'Archéologie Méditerranéenne et Africaine 15/Études Massaliètes 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et écritures dans le Biterrois à l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugolini, Daniela and Olive, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule - 34/5 Le Biterrois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, 2014, Carte archéologique de la Gaule, 978-2-87754-314-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibère : langue véhiculaire ou « écriture de contact » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément Aquitania (30), </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-416, 2013, 978-2-910763-34-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novedades epigráficas y reflexiones metodológicas sobre contactos de lenguas en el Ibérico final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Simón Cornago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberos del Ebro. Actas del II Congreso Internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Català d'Arqueologia Clàsica, pp.345-358, 2012, Documenta 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gaulois au risque de l’informatisation. L’exemple du projet RIIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Michel Lejeune. L'étude des langues celtiques et des langues paléohispaniques de part et d'autre des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.489-500. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v25i1.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition de l’épigraphie en langue gauloise dans le sanctuaire de la Fontaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137-1, pp.87-98. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14r7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données épigraphiques à l’Institut Ausonius : projets anciens et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Navarro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edmondson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/CG/9999-8882/2025/01/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un préteur chez les Gaulois ? Autour de l’inscription gallo-grecque de Vitrolles (RIG G-108 ; RIIG BDR-14-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intraduisibles de l'Antiquité, 49, pp.37-48. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.faaaqgu9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'une stèle inscrite à personnage (Martel - Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavos, magia y ritual funerario en el Estrecho de Gibraltar en época republicana. El contexto de la defixio de Bailo-Silla del Papa (Tarifa, Cádiz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Prados Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jiménez Vialás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivo Español de Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/aespa.097.024.711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensérune : un bilan et des perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensérune : un bilan et nouvelles perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actas Coloquio de Lenguas y Culturas Paleohispánicas de Burdeos 2021, 23, pp.191-204. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v23i0.528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule Ibérique dans les réseaux de la Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actas Coloquio de Lenguas y Culturas Paleohispánicas de Burdeos 2021, 23, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v23i0.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un graffite ibérique à Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Moncunill Martí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lectures : &amp;quot;Sources, Histoire et Éditions. Les outils de la recherche, formation et recherche en science de l’antiquité. - G. Labarre éd. - Besançon : Presses Universitaires de Franche-Comté, 2021. - 218 p. : bibliogr., ill. - (Institut des Sciences et Techniques de l’Antiquité, ISSN: 1625.0443 ; 1521). - ISBN : 978.2.84867.850.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dé ibérique et son contexte : l’objet de l’atelier de potiers du Mas de Moreno (Foz-Calanda, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sacilotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Actas del XIII coloquio de lenguas y culturas palaeohispanicas (Loulé 23-26 octubre de 2019), 21, pp.495-511. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v21i0.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Moncunill Martí, (N.), Velaza (J.), Monumenta linguarum hispanicarum. Band V.2, Lexikon der iberischen Schriften =Léxico de las inscripciones ibéricas. – J. Untermann Hrsg. -Wiesbaden : Ludwig Reichert, 2019. – 600 p. : bibliogr. – ISBN : 978.3.95490.291.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue chez les Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Graffites en Gaule Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britannia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0068113X19000242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courroux de Philonicus : une défixion latine de Bétique (La Silla del Papa, Cadix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jiménez Vialás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Prados-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (2), p.329-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : María José Estarán Tolosa, Epigrafía bilingüe del Occidente romano. El latín y las lenguas locales en las inscripciones bilingües y mixtas, Prensas de la Universidad de Zaragoza, Zaragoza, 2016. 756 p. (Ciencias Sociales, 116)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.498-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des supports de l’écriture paléohispanique du site d’Ensérune (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Confinia. Confins et périphéries dans l’Occident romain. Textes réunis par Robert Bedon, Caesarodunum XLV-XLVI, PULIM, 2014, 617 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération de hauteur de Roquelaure-La Sioutat (Gers). Les occupations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Dreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Péfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.35-122. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2017.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibère, grec et latin à Toulouse (Haute-Garonne) à la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. : nouvelles inscriptions sur céramique du site de la ZAC Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ibères en Languedoc : l'onomastique celtique d'Ensérune en écriture paléohispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 – Serta Palaeohispanica J. de Hoz, pp.335-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contacts linguistiques entre les Celtes et les Ibères à travers l’onomastique (Vallée de l’Ebre, Sud de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 - Acta Palaeohispanica X (Lisboa), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étrusque et Ibère : branches d'un substrat méditerranéen commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res Antiquæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.391-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épigraphie ibérique du pays Valencien et sa comparaison avec la Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq nouvelles inscriptions sur céramique du Bas Aragon et de la Terra Alta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léontine Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Annual Conference 2025 : New Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative Consortium; Jagiellonian University, Kraków, Sep 2025, Kraków, (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un préteur chez les Gaulois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Intraduisibles 2e atelier · 1ère session : Traduire un statut, une gageure ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrien Coignoux; Thibaud Nicolas, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écritures en réseaux ? Le cas des écritures paléohispaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'auberge espagnole : Interagir dans la péninsule Ibérique protohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coline Ruiz Darasse, May 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeography of Gallo-Greek inscriptions on stone (RIIG project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeography workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simona Stoyanova; Jonathan Prag, Jun 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition de l’épigraphie en langue gauloise dans le sanctuaire de la Fontaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique de l’écrit dans les lieux de culte en Italie, Hispanie et Gaule (IVe s. a.C. - IIIe s. p.C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, María José Estarán Tolosa, May 2024, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des Humanités Numériques pour l’étude de langues anciennes en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires de recherche en SHS en contexte plurilingue: Langues, espaces, identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariella Causa (Université Bordeaux Montaigne, CLLE Montaigne); Coline Ruiz Darasse (CNRS, Ausonius); Stéphanie Roussel (Université Bordeaux, LACES); Valeria Villa (Université Jean Monnet Saint-Étienne, ECLLA), Mar 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the RIIG: Gaulish in XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Congress of Celtic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2023, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The program of RIG and its realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Congress of Celtic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2023, Utretch, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the edges of comparative epigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium of Comparative Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Velaza, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulish Palaeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Palaeography between Manuscripts and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Stifter, Nov 2023, Dublin / Online, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigraphic habits of Gaulish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Congress of Celtic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2023, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gaulois au risque de l'informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ronan Calvez (Centre de recherche bretonne et celtique), Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulish Studies, Epigraphy and Language : Diachrony of Gaulish epigraphy and language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Congress of Celtic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2023, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’écriture et de la langue dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariella Causa; Stéphanie Roussel; Coline Ruiz Darasse, Oct 2022, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitus épigraphiques dans la société gauloise méridionale : l'apport des (re)découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRESSVS INTERNATIONALIS EPIGRAPHIAE GRAECAE ET LATINAE : session 9 : L’altérité linguistique : les cultures épigraphiques dans les langues fragmentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digitisation of Gaulish in the RIIG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tionól 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin Institute for Advanced Studies, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duobus Pyrenaei promunturiis. Writing and literacy on both sides of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Moncunill Martí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Mountains. Communities, identities and mobilities across the Pyrenees (5th century B.C. - 1st century A.D.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Meadows; Frédérique Duyrat; Eneko Hiriart, Mar 2022, Oxford, UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitus épigraphiques dans la société gauloise méridionale : l'apport des (re)découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe congrès international d'épigraphie latine et grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius UMR 5607, Aug 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nata uimpi&amp;quot;. How writing comes to women in Gaulish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying Objects (and Gender) during the Antiquity and the Middle Ages: An Interdisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Renou; Justine Audebrand, Oct 2022, Sao Paulo / en ligne, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalpine and Cisalpine Celtic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cisalpine Celtic Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinna Salomon, Jun 2022, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil Informatisé des Inscriptions Gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BURDIGALA, entre fleuve et océan Humanités numériques et recherches paléo-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Dalla Rosa; Francis Tassaux, Sep 2021, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG : recueil informatisé des inscriptions gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EUROTECH · BURDIGALA, entre fleuve et océan Humanités numériques et recherches paléo-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto dalla Rosa; Francis Tassaux, Sep 2021, Pessac (33), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG (Recueil informatisé des inscriptions gauloises) : Édition, contexte archéologique, analyse linguistique, étude sociolinguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en Protohistoire dans les laboratoires Ausonius-PACEA-IRAMAT CRP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Krausz, Nov 2021, Pessac (33), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEIGE. Écrire avant Rome. Base épigraphie Italie/Gaule/Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts et acculturation dans l'Étrurie classique : images, notions, artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffites paléohispaniques : marques mercantiles, marques métrologiques, abréviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Lambert; Michel Feugère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graffites antiques, modèles et pratiques d'une écriture. Actes du 3e colloque Ductus, association internationale pour l'étude des inscriptions mineures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. Monique Mergoil, 2020, Graffites antiques, modèles et pratiques d'une écriture. Actes du 3e colloque Ductus, association internationale pour l'étude des inscriptions mineures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01667229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts d’écritures : l’épigraphie paléohispanique du Midi gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roure, Réjane; Aranegui Gascó, Carmen; Boissinot, Philippe; Bouet, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale: hommages à Michel Bats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hyères, France. Errance; Centre Camille Jullian, Maison méditerranéenne des sciences de l'homme, pp.545-549, 2015, Bibliothèque d’archéologie méditerranéenne et africaine 15 ; Études massaliètes 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The female presence in Paleo-European epigraphic cultures – Epi-Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Herrera Rando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de Coline Ruiz-Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espricritix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16 rue Léon Tolstoï. Toulouse. Haute Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dieulafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champollion et le gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnamon: Celtique, celtibère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25429/SNS.IT/LETTERE/MNAMON026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnamon: Celtique, écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25429/SNS.IT/LETTERE/MNAMON025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnamon: Ibère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25429/SNS.IT/LETTERE/MNAMON028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnamon: Celtique, gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25429/SNS.IT/LETTERE/MNAMON027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1073"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Coline Ruiz Darasse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">colineruizdarasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4255-7371</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098516752</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 — : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Protohistoire et épigraphie ibériques (UMR 5607 Ausonius).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de la publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus des séances de l’Académie des Inscriptions et Belles-Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et d’actes de colloques (Institut de France, Paris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la section scientifique de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 : Validation de l’agrégation de Lettres Classiques au Collège des Ponts-Jumeaux, Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la section scientifique de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et titres universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Qualifiée en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les postes de Maître de Conférences.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences de l’Antiquité à l’École Pratique des Hautes Études dir. P.-Y. Lambert (EPHE, IVe section). Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces épigraphiques. Les contacts linguistiques entre Celtes et Ibères dans le Nord-Est de la péninsule Ibérique et le Sud de la Gaule (Ve et Ier siècles avant J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Soutenue à Paris, le 2 juillet 2011. Jury : D. Briquel ; J. de Hoz (rapporteur); P. Moret (rapporteur) ; P. Rouillard, (président) ; St. Verger. Mention : « Très honorable »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation externe de Lettres Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA en Sciences de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université Toulouse II-Le Mirail, dir. J.-M. Pailler. Mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épigraphie ibérique du Pays Valencien (Espagne) entre Ve et Ier siècles av. n.è.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mention : « Très Bien ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Lettres Classiques-Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université Toulouse II-Le Mirail, dir. M. Egetmeyer. Mémoire : Thèbes, ville mycénienne. Les tablettes en linéaire B des dernières fouilles de la Cadmée. Mention : « Très Bien » ; 2e année </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEUG Histoire de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Stage d’étude sur la collection de l’âge du Bronze du Musée Saint-Raymond (Toulouse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Lettres Classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">s ; 1ère année </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEUG Histoire de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université Toulouse II-Le Mirail.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> École Normale Supérieure-Ulm, Lycée Pierre de Fermat, Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chantiers archéologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Pech-Maho (Sigean, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - 2e âge du Fer (dir. É. Gailledrat).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2007 : El Palao (Alcañiz, Teruel, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - 2e âge du Fer et époque romaine (dir. P. Moret ; A. Gorgues). Responsable de secteur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Malvieu (Saint-Pons de Thomières, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - âge du Bronze (dir. A. Gorgues) ; Vaccarizza (Foggia, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) – époque médiévale (dir. E. Cirelli).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001 : Saint-Bertrand-de-Comminges (Haute-Garonne, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) – époque gallo-romaine (dir. R. Sablayrolles). DAO rapport ; Malvieu (Saint-Pons de Thomières, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - âge du Bronze (dir. A. Gorgues).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rattachements institutionnels et participation à des programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule Ibérique et Maghreb, de la Protohistoire à la fin du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5607, Ausonius).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes, contextes, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5607, Ausonius).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-direction de l'axe 1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UAR 2004, MSH-Bx).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Chef du projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR JCJC RIIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ANR 19-CE27-0003 (2020-2024) : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://riig.huma-num.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.•	Co-directrice du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR Ensérune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et directrice de l'axe 4 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter, archiver et valoriser l'espace archéologique d'Ensérune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021 — ).•	Participante au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet Marie Skłodowska-Curie Actions Research and Innovation Staff Exchange (RISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xFormal (Informal and non-formal e-learning for cultural heritage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grant Agreement Nr. 101008184, 2021-2025) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://xformal.eu/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">•	Encadrement de Thibaud Poigt dans le cadre du projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR Access ERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProMeTheUs (Les métrologies protohistoriques à travers les sources européennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2025).•	Participante au projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia, Banco de datos de lenguas paleohispánicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hesperia.ucm.es/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019 ; 2020- 2023 ; 2024 — ).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherches terminés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction du projet * Digitising the remains of ancient Celtic languages: Gaulish in RIIG, Primitive Irish in OG(H)AM, and Cisalpine Celtic in LexLep* dans le cadre du programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHC Ulysses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Grant 48449YK) (2022-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participante au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet Erasmus +</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> * Select, Self-Learning Atlas of Ancient European Cultures* (2020-1-IT02-KA201-079057) (2020-2024) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.selecteplus.eu/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participante au projet « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mnamon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portale delle Antiche Scritture del Mediterraneo », de l’École normale supérieure de Pise (Italie). (sections « Langues et écritures paléohispaniques » et « Langues et écritures celtiques ». </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lila.sns.it/mnamon/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice avec D. Stifter du WG3 « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Criteria and Protocols for Publishing Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (7 membres) dans le projet « Ancient European Languages and Writing » (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action IS1407</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participante au WG 2 « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Census of inscriptions of Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (20 membres) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AELAW COST action IS1407</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participante au projet « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire avant Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Labex TransFerS, base BEIGE (Base épigraphique Italie-Gaule-Espagne), Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los contactos lingüísticos en la Antigüedad : el Mediterráneo Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international coordonné et co-édité avec E. Luján Martínez (Complutense, Madrid), Madrid, Casa de Velázquez, 23-24 avril 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l’échange en Méditerranée dans l’Antiquité : pratiques, acteurs et normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, deux journées d’étude organisées avec A.-F. Baroni, Gwl. Bernard et B. Leteuff, Paris, EPHE-Paris I, 6 octobre 2012 et 23 février 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’écrit l’autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère journée d’étude internationale, Bordeaux, Ausonius, 28 février 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’écrit l’autre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e journée d’étude internationale, Bordeaux, Ausonius, 26 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’auberge espagnole : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la gueule du loup ! Recherches sur la Protohistoire ibérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe colloque des cultures et langues paléohispaniques : La péninsule Ibérique dans les réseaux de la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius (et en ligne), 25-27 octobre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité d'organisation du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe congrès d'épigraphie latine et grecque de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29 août-2 septembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MHS-Bx, 27 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de formation doctorale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires de recherche en SHS en contextes plurilingues : langues, espaces, identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Bx, 8 mars 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude de clôture du projet RIIG, Ausonius, 27 mai 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’auberge espagnole : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir dans la péninsule Ibérique protohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 mai 2024.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques et activités d’expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Chef du projet ANR JCJC RIIG (Recueil informatisé des inscriptions gauloises) ANR 19-CE27-0003 (2020-2024) : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://riig.huma-num.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.•	Co-directrice de l'axe 1 Territoires plurilingues de la MSH-Bx (UAR 2004) (2022 — ).•	Co-directrice du PCR Ensérune et directrice de l'axe 4 Représenter, archiver et valoriser l'espace archéologique d'Ensérune (2021 — ).•	Co-directrice de la collection Diglossi@ (UN@, Presses universitaires de Bordeaux) : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://una-editions.fr/diglossia/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.•	Expertises pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UN@</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Ausonius Éditions.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour l'ANR.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire ancienne, « Introduction à l'histoire ancienne » (1LBHE11), UFR Humanités, Université Bordeaux-Montaigne, 2e semestre 2022 (24 HTD). Panorama de l'histoire grecque et romaine depuis les palais mycéniens jusqu'aux guerres puniques (S1) 12 séances de TD.Licence 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences du langage, « Langue(s) et écriture(s) » (LNS6M822), UFR Langues et civilisations Université Bordeaux-Montaigne (2 HTD) : « Langue(s) et écriture(s) Deux exemples de déchiffrements : 1) Ventris & Chadwick et le Linéaire B ; 2) Gómez Moreno et les écritures paléohispaniques ». 2 février 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences auxiliaires de l’Histoire, « Outils de la Recherche » (LBG6Y4), UFR Humanités, Université Bordeaux-Montaigne, 2e semestre 2023 (24 HTD) : 12 séances pour Donner des bases méthodologiques pour les travaux de recherche en général, pour ceux des Sciences de l’Antiquité en particulier, notamment ceux consacrés au bassin méditerranéen occidental. 3 grands axes : Introduction aux épigraphies d’attestation fragmentaire ; Liens entre sources anciennes et épigraphie ; Humanités numériques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement Master 1 et 2 d'Adrien Fleury : Transformations institutionnelles et sociales en Gaule Celtique Ier a.C.-Ier p.C. (UBM, codirection avec Alberto Dalla Rosa) soutenu en juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">encadrement Master 1 de Zélie Chevance : Les légendes monétaires arvernes et éduennes (IIe - Ier siècles av. J.-C.) : Écriture, pouvoir et territoire (Paris I-Sorbonne, co-direction avec Sophie Krausz et Sylvia Nieto-Pelletier), soutenu en juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire ancienne &amp;quot;Activités scientifiques&amp;quot; (3MBMM31D), UFR Humanités Université Bordeaux-Montaigne (6 HTD) : [avec Marie-Pierre Chaufray] « Regards croisés sur l'Orient et l'Occident d'après les sources épigraphiques et papyrologiques » ; « Épigraphie publique en Égypte et en péninsule ibérique : l’interprétation des sources », « Le papyrus d’Artemidore » ; « Constituer un corpus d’inscriptions : Le Recueil informatisé des inscriptions gauloises (RIIG), méthode, intérêts, difficultés » (septembre-novembre 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire ancienne &amp;quot;Découverte professionnelle&amp;quot; (3MBMM31D), UFR Humanités Université Bordeaux-Montaigne (12 HTD) : [avec Claire Hasenhor] : encadrement pour la préparation d'une journée d'études des masterants en histoire ancienne et lettres classiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire ancienne (3MBMM31), UFR Humanités Université Bordeaux-Montaigne (2 HTD) : « Constituer un corpus d’inscriptions : Le Recueil informatisé des inscriptions gauloises (RIIG), méthode, intérêts, difficultés », 25 septembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres compétences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais : niveau B1+</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Espagnol : bilingue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Italien : parlé, lu</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allemand : lu</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Latin : niveau agrégation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grec ancien : niveau agrégation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LSF : niveau A2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sur la pierre en langue gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius éditions, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à Ensérune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée, 2024, 978-2-36781-503-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil informatisé des inscriptions gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Multilinguisme dans la Méditerranée antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Perrin-Saminadayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lippert Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux. Presses universitaires de Bordeaux, 2023, Diglossia, Corinne Ruiz Darasse et Alain Viaut, 979-10-300-0827-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/diglossia1.9791030008265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’écrit l’autre ? Sources épigraphiques et papyrologiques dans le monde méditerranéen antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Primalun@, 9782381490007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulois. Langue, écriture, épigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aelaw Booklet, 6, 2018, 978-84-17358-76-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulish. Language, writing, epigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aelaw Booklet, 6, 2018, 9788417358761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger en Méditerranée: acteurs, pratiques et normes dans les mondes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Le Teuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baroni, Anne-Florence, Bernard, Gwladys, Le Teuff, Béatrice, Ruiz Darasse Coline. Presses universitaires de Rennes, 2016, Histoire, 978-2-7535-4901-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts linguistiques dans l'Occident méditerranéen antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Luján Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz Darasse, Coline and Luján Martínez, Eugenio. Casa de Velázquez, 126, 2011, Casa de Velázquez, 978-84-96820-61-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (463)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation de noms celtiques et latins à l’écriture paléohispanique. À propos de la notation d’un son /r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bortolussi; Étienne Wolff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un empire, plusieurs langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.87-99, 2025, 978-2-35613-631-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de textes en langue gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire sur la pierre en langue gauloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.79-138, 2025, Scripta antiqua, 190, 978-2-35613-642-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.b3d3k61g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05290646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalpine and Cisalpine Gaulish: the RIIG and LexLep projects in synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinna Salomon; David Stifter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cisalpine Celtic Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, curach bhán publications, pp.13-21, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgane Uberti; Vincent Debiais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées. Limites, cheminements et créations en épigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour, pp.143-162, 2024, Balades, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/balades3.9782353111589.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numbers and Measures in the Iberian Peninsula during the Iron Age. Evidence from the Archaeological and Textual Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Della Casa; Aleksander Dzbyński. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numbers, Measures, and the Transfer of Goods in Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2024, Warsaw Studies in Archaeology 6, 978-2-503-61068-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-02-01 : Graffite du Baou-Roux 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-37 : Graffite de Mortisson 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-02 : Graffite du quartier de l'Île 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-30 : Graffite de Glanum 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-22 : Graffite de Glanum 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-19 : Graffite de Glanum 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG AIS-01-01 : Graffite de Pommiers 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_AIS-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-04 : Stèle funéraire de Cavaillon 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-28 : Graffite de Bibracte 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-03 : Graffite d'Alise-Sainte-Reine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-35 : Graffite de Saint-Pierre-les-Martigues 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-30 : Graffite de Saint-Blaise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-22 : Graffite de Saint-Blaise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-18 : Graffite de Saint-Blaise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-12 : Graffite de Saint-Blaise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-13 : Graffite de La Cloche 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-02 : Graffite de La Cloche 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-09 : Graffite de Roanne 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-02 : Graffite de Roanne 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-17-01 : Graffite d'Aramon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-17-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-05 : Graffite de l'Ermitage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CRE-01-01 : Pierre votive de Sazeirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CRE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CHE-01-02 : Stèle de Genouilly 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CHE-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-03-02 : Graffite de Vertillum 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-03-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-18 : Graffite d'Alise-Sainte-Reine 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-37 : Graffite de Saint-Pierre-les-Martigues 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-19 : Graffite du quartier de l'Île 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-07 : Graffite du quartier de l'Île 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-31 : Graffite de Bibracte 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-06 : Stèle funéraire de la Galine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-09-01 : Graffite d'Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-13 : Graffite de Saint-Jacques 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-03-01 : Stèle funéraire de Coudoux 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-06 : Graffite de Lattes 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-09 : Signature de potier de Saint-Vincent 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-03-01 : Pierre perdue de Cadenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-01-01 : Inscription d'Apt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-28 : Graffite de Saint-Blaise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-17 : Graffite de Saint-Blaise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-04 : Graffite de Saint-Blaise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-20 : Graffite de La Cloche 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-17 : Graffite de La Cloche 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-03 : Graffite de Bibracte 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-02 : Chapiteau perdu de Beaucaire 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-40 : Graffite de Saint-Pierre-les-Martigues 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-20 : Graffite de Saint-Jacques 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-06 : Stèle funéraire de Cavaillon 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-12-03 : Graffite de Mauressip 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-12-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-08 : Graffite des Colombes 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-17 : Graffite d'Alise-Sainte-Reine 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-04 : Graffite de Bibracte 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-07 : Graffite de Lattes 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-08 : Pierre perdue de la vigne Guirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-13 : Marques sur canalisations de Saint-Rémy-de-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-23 : Graffite de Glanum 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-18 : Graffite de Glanum 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-16 : Graffite de Bibracte 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-38 : Graffite de Glanum 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-35 : Graffite de Glanum 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-32 : Graffite de Glanum 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-01-01 : Épitaphe d'Alleins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-13 : Graffite de Lattes 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-16 : Graffite des Marronniers 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-05 : Graffite d'Alise-Sainte-Reine 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-04 : Graffite d'Alise-Sainte-Reine 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-18-01 : Stèle funéraire de Calissanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-18-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-30 : Graffite de Saint-Pierre-les-Martigues 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-11 : Graffite de Saint-Vincent 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-12 : Graffite de Beaucaire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG EUR-01-01 : Plaque de bronze du Vieil-Évreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_EUR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-19 : Cartouche de Martialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-01 : Inscription rupestre du Castellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-33 : Graffite de Saint-Pierre-les-Martigues 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-08 : Graffite du quartier de l'Île 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-01 : Graffite d'Eyguières 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-07 : Pierre de Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-04 : Pilier votif de la rue de la Lampèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-12 : Graffite de Saint-Vincent 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-23 : Graffite des Marronniers 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-22 : Graffite des Marronniers 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-02 : Graffite de l'Ermitage 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-01 : Plaquette d'os de l'Ermitage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-03 : Graffite du Col de la Vayède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-02 : Inscription de Lenormant 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-02-02 : Graffite du Baou-Roux 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-02-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-26 : Graffite de Bibracte 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG IND-01-01 : Pilier d'Argentomagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_IND-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-03-01 : Chapiteau d'Aumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-18 : Graffite des Colombes 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-14 : Graffite du Mas de Jallon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-09 : Stèle funéraire de La Galine 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-10 : Graffite de La Cloche 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-01 : Graffite de La Cloche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-09-01 : Autel votif du Castellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-17 : Graffite de Saint-Jacques 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-07 : Plomb de Cavaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-34 : Graffite de Bibracte 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-04 : Graffite de Lattes 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-04 : Graffite de Roanne 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-15 : Graffite de Lattes 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-01-01 : Chapiteau de Substantion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-11 : Graffite de Saint-Jacques 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-40 : Graffite de Bibracte 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-33 : Graffite de Bibracte 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-27 : Graffite de Saint-Pierre-les-Martigues 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-25 : Graffite de Saint-Pierre-les-Martigues 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-06 : Graffite du quartier de l'Île 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-40 : Graffite de Mortisson 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-10 : Graffite d'Alise-Sainte-Reine 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-12 : Graffite du quartier de l'Île 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-15-01 : Stèle de Rognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-15-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-15-01 : Graffite des Courens 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-15-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-17-01 : Graffite de la Baume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-17-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-27 : Graffite de Glanum 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-23 : Graffite de Saint-Jacques 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-16 : Graffite de Saint-Jacques 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-13 : Graffite de Bibracte 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG MEU-01-01 : Pierre de Naix-aux-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_MEU-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-02-01 : Graffite de Lunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-14-02 : Stèle funéraire de Sernhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-14-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-08-01 : Pilier du Groseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-08-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-15 : Graffite de Saint-Jacques 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG PDD-01-01 : Mercure de Lezoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_PDD-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-15-01 : Chapiteau d'Uzès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-15-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-08-01 : Graffite de Montfaucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-08-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-14 : Plomb de Saint-Vincent 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-10 : Signature de potier de Saint-Vincent 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-03 : Graffite de Saint-Vincent 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-21 : Graffite des Marronniers 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-03 : Stèle funéraire de Cavaillon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-38 : Graffite de Bibracte 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-36 : Graffite de Bibracte 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-29 : Graffite de Bibracte 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-18 : Graffite de Bibracte 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-03 : Graffite de Roanne 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-02-01 : Graffite du Crêt-Châtelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-16-01 : Graffite de Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-16-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-01 : Graffite de Saint-Vincent 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-24 : Chapiteau du Mas Peirette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-42 : Graffite de Saint-Pierre-les-Martigues 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-05-01 : Plaque des Bolards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-05-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-07 : Graffite d'Alise-Sainte-Reine 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-01-02 : Graffite de Substantion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-11-01 : Stèle de Redessan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-11-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-02 : Pierre votive perdue de la Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-03-01 : Graffite de Vertillum 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-05 : Graffite du Castellan 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-03 : Graffite du Castellan 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-13-03 : Stèle gallo-latine des époux de Ventabren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-13-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-34 : Graffite de Glanum 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-01 : Vasque à Belenos de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-04 : Graffite de La Cloche 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-21 : Graffite de Glanum 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-04 : Pierre perdue de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-23 : Graffite de Saint-Blaise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-31 : Graffite de Saint-Blaise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-24 : Graffite de Saint-Blaise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-09-01 : Autel votif d'Orgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-09-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-07 : Stèle funéraire de la Galine 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-21 : Graffite de Saint-Blaise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-09 : Graffite de Saint-Blaise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-06 : Graffite de La Cloche 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-04 : Graffite d'Eyguières 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG ALL-01-01 : Pierre de Néris-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_ALL-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG AIS-01-02 : Graffite de Pommiers 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_AIS-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-32 : Graffite de Saint-Pierre-les-Martigues 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-21 : Graffite de Saint-Pierre-les-Martigues 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-07 : Graffite des Marronniers 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-15-02 : Graffite des Courens 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-15-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-25 : Graffite de Saint-Jacques 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-18 : Graffite de Saint-Jacques 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-29 : Graffite de Saint-Pierre-les-Martigues 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-03-03 : Stèle funéraire de Coudoux 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-03-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-24 : Graffite de Saint-Pierre-les-Martigues 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-12-01 : Stèle de Saint-Saturnin-lès-Apt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-12-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-24 : Graffite de Saint-Jacques 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-01 : Graffite de Bibracte 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-01 : Graffite de Roanne 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-01-01 : Graffite de Saint-Paul-d'Uzore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-28 : Graffite de Saint-Pierre-les-Martigues 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-18 : Graffite du quartier de l'Île 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-36 : Graffite de Glanum 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-28 : Graffite de Glanum 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-29 : Graffite de Saint-Blaise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-26 : Graffite de Saint-Blaise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-13 : Graffite de Saint-Blaise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-13-01 : Chapiteau d'Espeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-13-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-03 : Chapiteau perdu de la Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-01 : Chapiteau votif aux mères Nîmoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-11 : Graffite des Marronniers 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-08 : Graffite de Saint-Jacques 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-04 : Graffite des Colombes 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-15 : Plomb votif d'Alise-Sainte-Reine 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-07 : Graffite du Castellan 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-09 : Graffite du quartier de l'Île 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-16 : Graffite de Glanum 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-05 : Graffite de Lattes 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-12-02 : Graffite de Mauressip 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-12-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-12-01 : Chapiteau de Saint-Côme-et-Maruéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-12-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-14 : Graffite du quartier de l'Île 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-12 : Blocs votifs de la Villa Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-10 : Fragment Germer-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-05-01 : Fragment de vasque votive de Collorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-05-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-10 : Graffite du Sizen 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-03 : Colonne de Beaucaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-06 : Graffite d'Alise-Sainte-Reine 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-32 : Graffite de Bibracte 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-30 : Graffite de Bibracte 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-24 : Graffite de Bibracte 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-23 : Graffite de Bibracte 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG NIE-01-01 : Pierre perdue de Nevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_NIE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-28 : Graffite de Saint-Jacques 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-41 : Graffite de Bibracte 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-26 : Graffite de Saint-Pierre-les-Martigues 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-41 : Graffite de Glanum 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-34 : Graffite de Saint-Blaise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-02-01 : Cartouche d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-25 : Graffite de La Cloche 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-16 : Graffite de La Cloche 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-19 : Graffite des Marronniers 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-15 : Graffite des Marronniers 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-01 : Chapiteau perdu de Beaucaire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-08-03 : Graffite de Servane 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-08-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-21 : Graffite de La Cloche 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-11 : Graffite de La Cloche 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-04 : Graffite de La Catalane 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG ALM-01-01 : Gobelet d'argent de Vallauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_ALM-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-25 : Graffite de Saint-Blaise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-14 : Graffite de Saint-Jacques 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-06 : Graffite de Bibracte 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-05 : Graffite de Bibracte 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG ISE-01-01 : Graffite de Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_ISE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-03 : Graffite de Lattes 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-02 : Graffite de Lattes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-17-02 : Graffite d'Aramon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-17-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-11 : Graffite de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-25 : Graffite de Bibracte 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-17 : Graffite de Bibracte 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-12 : Graffite de Bibracte 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-02 : Graffite de Bibracte 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-14-01 : Pierre de Vitrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-14-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-25 : Graffite de Glanum 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-14 : Graffite de Glanum 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-32 : Graffite de Saint-Blaise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-15 : Graffite de Saint-Blaise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-19 : Graffite de La Cloche 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-09 : Graffite de La Cloche 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-09 : Graffite de La Catalane 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-13 : Graffite du quartier de l'Île 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-14 : Graffite de Lattes 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-17 : Graffite du Mas de Jallon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-02-01 : Stèle de Saint-Germain-Source-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-43 : Graffite du quartier de l'Île 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-05 : Graffite du quartier de l'Île 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-03 : Graffite du quartier de l'Île 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-31 : Graffite de Glanum 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-08 : Graffite d'Alise-Sainte-Reine 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-42 : Graffite de Glanum 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-39 : Graffite de Glanum 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-26 : Graffite de La Galine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-08 : Stèle funéraire de la Pistole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-03 : Graffite de Saint-Blaise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-04 : Graffite de Saint-Vincent 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-20 : Graffite des Marronniers 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-07-01 : Colonne de l'Isle-sur-la-Sorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-07-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-11-01 : Pierre de Saignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-11-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-10-01 : Pierre de Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-10-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-06-01 : Pierre de Perréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-06-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-04-01 : Plomb de Carpentras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-05 : Autel des thermes de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-07 : Graffite de La Catalane 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-26 : Graffite de Saint-Jacques 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-19 : Graffite de Saint-Jacques 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG AUB-01-01 : Torque d'or de Mailly-le-Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_AUB-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-05 : Graffite de Saint-Vincent 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-05 : Graffite du Sizen 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG DRO-01-01 : Graffite du Pègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_DRO-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-11 : Graffite d'Alise-Sainte-Reine 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-36 : Graffite de Saint-Pierre-les-Martigues 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-06 : Graffite des Colombes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-04-01 : Cartouche d'Auxey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-12 : Graffite de La Cloche 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-03-02 : Stèle funéraire de Coudoux 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-03-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-03 : Graffite de La Cloche 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-08 : Graffite de La Catalane 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-03 : Graffite d'Eyguières 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-13-01 : Stèle gallo-grecque des époux de Ventabren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-13-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-19 : Graffite de Saint-Blaise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-16 : Graffite de Saint-Blaise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-01 : Inscription de Lenormant 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG AHP-01-01 : Vasque du Chastelard de Lardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_AHP-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-05 : Stèle funéraire de Camplanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-09 : Stèle funéraire perdue de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-06 : Graffite de Saint-Vincent 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-20 : Graffite de Glanum 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-07-01 : Stèle de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-07-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-24 : Graffite de La Cloche 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-15 : Graffite de La Cloche 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-41 : Graffite de Saint-Pierre-les-Martigues 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-38 : Graffite de Saint-Pierre-les-Martigues 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-10 : Graffite du quartier de l'Île 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-08-02 : Graffite de Servane 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-08-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-13 : Graffite de Saint-Vincent 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-35 : Graffite de Bibracte 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-16-01 : Stèle funéraire de Velleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-16-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-08 : Graffite de Saint-Vincent 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-02 : Graffite de Saint-Vincent 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-14 : Plomb votif d'Alise-Sainte-Reine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-12 : Graffite d'Alise-Sainte-Reine 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-06 : Graffite du Castellan 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-02 : Graffite du Castellan 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-31 : Graffite de Saint-Pierre-les-Martigues 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-27 : Graffite de Bibracte 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-20 : Graffite de Bibracte 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-08 : Graffite de Roanne 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-08 : Graffite de Saint-Blaise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-18 : Graffite de La Cloche 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-05 : Graffite de La Cloche 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG ARD-01-01 : Graffite d'Alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_ARD-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QGIS, une solution alternative pour la lecture des inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Comte; Hernán Gonzalez Bordas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et lecture de textes épigraphiques altérés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-107, 2023, Primaluna, 27, 978-2-35613-546-9. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna27.9782356135469.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-10 : Graffite de Saint-Jacques 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-17-02 : Graffite de la Baume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-17-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-05 : Stèle funéraire de Cavaillon 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la literacy dans le Languedoc ibère : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coltelloni-Trannoy, Michèle; Moncunill Martí, Noemí. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture de l’écrit en Méditerranée occidentale à travers les pratiques épigraphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-03-03 : Pierre de Cadenet 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-03-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-17 : Graffite du quartier de l'Île 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-16 : Graffite du quartier de l'Île 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilinguisme en Gaule protohistorique au miroir d’Ensérune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le multilinguisme dans la Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.235-250, 2023, Diglossia, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/diglossia1.9791030008265.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-37 : Graffite de Bibracte 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-22 : Graffite de Bibracte 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-05 : Graffite de Roanne 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-11 : Graffite de Lattes 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-08 : Graffite de Lattes 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-01 : Graffite de Lattes 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-16-02 : Dolium de Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-16-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-14-01 : Colonne de Sernhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-14-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG MEM-01-01 : Graffite de Saxon-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_MEM-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-07 : Graffite de Roanne 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-13 : Graffite du Sizen 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-22 : Graffite de Saint-Pierre-les-Martigues 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-20 : Graffite de Saint-Pierre-les-Martigues 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-11 : Graffite du quartier de l'Île 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-17 : Graffite de Glanum 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-11 : Stèle funéraire du Mas de Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-11 : Graffite de Saint-Blaise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-07 : Graffite de La Cloche 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-23 : Graffite de La Cloche 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-06 : Graffite de La Catalane 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-02 : Graffite d'Eyguières 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-07 : Graffite de Saint-Vincent 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-02-09 : Graffite du Sizen 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-02-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-03-03 : Graffite de Vertillum 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-03-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-02 : Base d'Alise-Sainte-Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-33 : Graffite de Glanum 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-24 : Graffite de Glanum 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-15 : Graffite de Glanum 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-01 : Inscription rupestre de Martigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-03 : Autel aux Écoutantes de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-10 : Graffite de Saint-Blaise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-17-04 : Graffite du Castellan 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-17-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-39 : Graffite de Saint-Pierre-les-Martigues 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-15 : Graffite du quartier de l'Île 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-01-02 : Colonne d'Apt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-01-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-09 : Graffite d'Alise-Sainte-Reine 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-01 : Chapiteau d'Alise-Sainte-Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-34 : Graffite de Saint-Pierre-les-Martigues 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-09 : Graffite de Bibracte 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-07 : Graffite de Bibracte 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-03-06 : Graffite de Roanne 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-03-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-07-01 : Graffite de Laudun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-07-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-04-01 : Pilier de Collias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-03 : Graffite de l'Ermitage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-16 : Graffite d'Alise-Sainte-Reine 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-13-01 : Plaque votive de Vaison-la-Romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-13-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-31 : Graffite de Saint-Jacques 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-22 : Graffite de Saint-Jacques 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-21 : Graffite de Saint-Jacques 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-14-01 : Pierre perdue de Villelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-14-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-12 : Graffite de Saint-Jacques 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-03-04 : Pierre de Cadenet 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-03-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-30 : Graffite de Saint-Jacques 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-27 : Graffite de Saint-Jacques 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-01 : Inscription rupestre de Cavaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-02-01 : Fragment de stèle funéraire de Cabrières d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-02-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-11 : Graffite de Bibracte 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG MOR-01-01 : Stèle votive de Plumergat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_MOR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-15 : Graffite de Bibracte 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-14 : Graffite de Bibracte 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-10 : Graffite de Bibracte 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-10 : Graffite de Lattes 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-10-06 : Stèle funéraire de Saint-Baudile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-10-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-06-15 : Plomb de Saint-Vincent 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-06-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG PAR-01-01 : Pilier des Nautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_PAR-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-09 : Graffite de Lattes 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-09 : Graffite de Saint-Jacques 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-03-02 : Pierre de Cadenet 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-03-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-39 : Graffite de Bibracte 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-32 : Pséphogramme de Cavaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-29 : Graffite de Saint-Jacques 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VAU-05-02 : Stèle funéraire de Cavaillon 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VAU-05-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG VIE-01-01 : Menhir du Vieux-Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_VIE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-33 : Graffite de Saint-Blaise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-02 : Graffite de Saint-Blaise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-01 : Graffite de Saint-Blaise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG HER-04-12 : Graffite de Lattes 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_HER-04-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-44 : Graffite du quartier de l'Île 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-02 : Autel aux Mères Glaniques de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-27 : Graffite de Saint-Blaise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-22 : Graffite de La Cloche 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-04-05 : Plomb d'Eyguières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-04-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-12 : Fragment de plaque de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-10 : Stèle funéraire de Romanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-07 : Graffite de Saint-Blaise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-05 : Graffite de Saint-Blaise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-14 : Graffite de La Cloche 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-06-08 : Graffite de La Cloche 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-06-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-05-05 : Graffite de La Catalane 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-05-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG GAR-01-04 : Graffite de l'Ermitage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_GAR-01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-18-02 : Graffite de Constantine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-18-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-20 : Graffite de Saint-Blaise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-11-06 : Graffite de Saint-Blaise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-11-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-10-01 : Vasque votive de Calissanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-10-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-08-01 : Graffite des Caisses de Jean-Jean 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-08-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-08 : Graffite de Bibracte 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG LOI-04-01 : Graffite de Cleppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_LOI-04-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CDO-01-13 : Vase votif d'Alise-Sainte-Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CDO-01-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-45 : Graffite de Saint-Pierre-les-Martigues 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG CHE-01-01 : Stèle de Genouilly 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_CHE-01-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-04 : Graffite du quartier de l'Île 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stifter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-12-29 : Graffite de Glanum 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jordán Cólera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-12-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-21 : Graffite de Bibracte 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG SEL-01-19 : Graffite de Bibracte 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_SEL-01-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-16-23 : Graffite de Saint-Pierre-les-Martigues 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-16-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG BDR-13-02 : Stèle conjugale de Ventabren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Wodtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil informatisé des inscriptions gauloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21412/petrae_riig_BDR-13-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigraphic Databases and the Ausonius Institute in the era of Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Navarro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Andreu Pintado; Armando Redentor; Elena Alguacil Villanúa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valete Vos Viatores: Travelling through Latin inscriptions across the Roman Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.207-228, 2022, 978-989-26-2336-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolosa à la fin de l’âge du Fer : une cité cosmopolite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Péré-Noguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Astoul; Jean Le Pottier; Jean-Luc Nespoulous; Georges Passerat; Jack Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants et migrations dans le Midi, des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération historique de la région Occitanie, 2022, 9782951482388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03903635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la journée des doctorants de la FSAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagination et construction mentale. La fabrique du discours scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.11-15, 2022, </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/schola1.9782356135032.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The appearance and disappearance of writing in Roman Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Navarro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noemí Moncunill Martí; Manuel Ramírez Sánchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aprender la escritura, olvidar la escritura. Nuevas perspectivas sobre la historia de la escritura en el Occidente romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-355, 2021, 978-84-1319-317-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions gauloises en caractères grecs de Lattes à Bibracte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition : « Gaulois ? Gaulois ! Comment l’archéologie perçoit les identités celtiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoeuropean Languages &amp; Epigraphies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.749-783, 2020, Palaeohispánica, </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v0i20.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s'écrit l'autre ? Sources épigraphiques et papyrologues dans le monde méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.9-13, 2020, 978-2-38149-000-7. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/UNA1.9782381490007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffites paléohispaniques : marques mercantiles, marques métrologiques, abréviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Corbier; Michel Fusch; Pierre-Yves Lambert; Richard Sylvestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graffites antiques, modèles et pratiques d'une écriture. Actes du 3e colloque Ductus, association internationale pour l'étude des inscriptions mineures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Mergoil, pp.231-236, 2020, 978-2-35518-103-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03015634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stranger scripts: hidden texts or new meaning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Campus; Simona Marchesini; Paolo Poccetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scritture nascote, scritture invisibili. Quando il medium non fa passare il messaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-89, 2020, 978-88-907900-8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03015631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans une écriture et dans une autre. Quelques inscriptions du Midi gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment s’écrit l’autre ? Sources épigraphiques et papyrologiques dans le monde méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2020, UN@</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigrafía paleohispánica sobre cerámica romana altoimperial: la prensa olearia del Barranco de Julia (Mequinenza, Zaragoza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Royo Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Simón Cornago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Gómez Lecumberri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carbonell Vidallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III CAPA. Actas del III Congreso de arqueología y patrimonio aragonés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-240, 2020, 978-84-09-21258-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and linguistic contacts in Southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro G. Sinner; Javier Velaza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanic Languages and Epigraphies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.198-218, 2019, 9780198790822. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198790822.003.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writings in network. The case of Palaeohispanic scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyes Philip; Steele Philippa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding relations between scripts II: early alphabets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.197-206, 2019, 978-1-78925-092-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By Any Other Name”: Celtic Names in Palaeohispanic Script. The Case of Western Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kelten, Römer, Griechen. Sprach- und Kulturkontakte im Römischen Reich und seinem Umfeld, Heidelberg, 18-21 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogne et Languedoc : deux cas d'étude pour l'apparition d'une épigraphie publique dans le monde paléohispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Beltrán Lloris; Borja Díaz Ariño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El nacimiento de las culturas epigráficas en el occidente mediterráneo: modelos romanos y desarrollos locales (III-I a. E.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anejos de AEspA (LXXXV), Consejo Superior de Investigaciones Científicas, pp.185-195, 2018, 978-84-00-10419-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plombs inscrits du Languedoc ibère, 25 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Baroni; Gwladys Bernard; Béatrice Le Teuff; Coline Ruiz Darasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanger en Méditerranée: acteurs, pratiques et normes dans les mondes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.107-126, 2016, Histoire, </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigraphie funéraire de la péninsule Ibérique en contexte « indigène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haack, Marie-Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écriture et l’espace de la mort. Épigraphie et nécropoles à l'époque pré-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Collection de l'École française de Rome, 978-2-7283-1096-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur des contacts linguistiques du Midi gaulois : langue et écriture paléohispaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Briquel, Dominique; Briquel Chatonnet, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et communication. 139e Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CTHS, pp.58-65, 2015, Actes des congrès nationaux des sociétés historiques et scientifiques (édition électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms celtiques dans les inscriptions ibères d’Azaila (Cabezo de Alcalá, Saragosse, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oudaer, Guillaume ; Hily, Gaël ; Bihan, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Pierre-Yves Lambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIR, pp.237-248, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui écrivait ibère dans le monde ibérique nord-oriental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupraz, Emmanuel; Sowa, Wojciech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres épigraphiques et langues d'attestation fragmentaire dans l'espace méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.409-419, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts d’écritures : l’épigraphie paléohispanique du Midi gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réjane Roure (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale. Hommages à Michel Bats, Actes du colloque de Hyères, 15-18 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance/Centre Camille Jullian, pp.545-549, 2015, Bibliothèque d'Archéologie Méditerranéenne et Africaine 15/Études Massaliètes 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et écritures dans le Biterrois à l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugolini, Daniela and Olive, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule - 34/5 Le Biterrois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, 2014, Carte archéologique de la Gaule, 978-2-87754-314-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibère : langue véhiculaire ou « écriture de contact » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément Aquitania (30), </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-416, 2013, 978-2-910763-34-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novedades epigráficas y reflexiones metodológicas sobre contactos de lenguas en el Ibérico final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Simón Cornago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberos del Ebro. Actas del II Congreso Internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Català d'Arqueologia Clàsica, pp.345-358, 2012, Documenta 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gaulois au risque de l’informatisation. L’exemple du projet RIIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Michel Lejeune. L'étude des langues celtiques et des langues paléohispaniques de part et d'autre des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.489-500. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v25i1.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition de l’épigraphie en langue gauloise dans le sanctuaire de la Fontaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137-1, pp.87-98. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14r7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données épigraphiques à l’Institut Ausonius : projets anciens et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Navarro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edmondson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/CG/9999-8882/2025/01/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un préteur chez les Gaulois ? Autour de l’inscription gallo-grecque de Vitrolles (RIG G-108 ; RIIG BDR-14-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intraduisibles de l'Antiquité, 49, pp.37-48. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.faaaqgu9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavos, magia y ritual funerario en el Estrecho de Gibraltar en época republicana. El contexto de la defixio de Bailo-Silla del Papa (Tarifa, Cádiz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Prados Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jiménez Vialás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivo Español de Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/aespa.097.024.711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'une stèle inscrite à personnage (Martel - Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un graffite ibérique à Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Moncunill Martí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux d'archéologie limousine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensérune : un bilan et des perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensérune : un bilan et nouvelles perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actas Coloquio de Lenguas y Culturas Paleohispánicas de Burdeos 2021, 23, pp.191-204. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v23i0.528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule Ibérique dans les réseaux de la Protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actas Coloquio de Lenguas y Culturas Paleohispánicas de Burdeos 2021, 23, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v23i0.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lectures : &amp;quot;Sources, Histoire et Éditions. Les outils de la recherche, formation et recherche en science de l’antiquité. - G. Labarre éd. - Besançon : Presses Universitaires de Franche-Comté, 2021. - 218 p. : bibliogr., ill. - (Institut des Sciences et Techniques de l’Antiquité, ISSN: 1625.0443 ; 1521). - ISBN : 978.2.84867.850.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dé ibérique et son contexte : l’objet de l’atelier de potiers du Mas de Moreno (Foz-Calanda, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sacilotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Actas del XIII coloquio de lenguas y culturas palaeohispanicas (Loulé 23-26 octubre de 2019), 21, pp.495-511. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36707/palaeohispanica.v21i0.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Moncunill Martí, (N.), Velaza (J.), Monumenta linguarum hispanicarum. Band V.2, Lexikon der iberischen Schriften =Léxico de las inscripciones ibéricas. – J. Untermann Hrsg. -Wiesbaden : Ludwig Reichert, 2019. – 600 p. : bibliogr. – ISBN : 978.3.95490.291.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue chez les Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Graffites en Gaule Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britannia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0068113X19000242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courroux de Philonicus : une défixion latine de Bétique (La Silla del Papa, Cadix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jiménez Vialás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Prados-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (2), p.329-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : María José Estarán Tolosa, Epigrafía bilingüe del Occidente romano. El latín y las lenguas locales en las inscripciones bilingües y mixtas, Prensas de la Universidad de Zaragoza, Zaragoza, 2016. 756 p. (Ciencias Sociales, 116)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.498-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération de hauteur de Roquelaure-La Sioutat (Gers). Les occupations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Dreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Péfau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.35-122. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2017.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision des supports de l’écriture paléohispanique du site d’Ensérune (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispanica. Revista sobre lenguas y culturas de la Hispania Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03138324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Confinia. Confins et périphéries dans l’Occident romain. Textes réunis par Robert Bedon, Caesarodunum XLV-XLVI, PULIM, 2014, 617 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibère, grec et latin à Toulouse (Haute-Garonne) à la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. : nouvelles inscriptions sur céramique du site de la ZAC Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ibères en Languedoc : l'onomastique celtique d'Ensérune en écriture paléohispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 – Serta Palaeohispanica J. de Hoz, pp.335-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contacts linguistiques entre les Celtes et les Ibères à travers l’onomastique (Vallée de l’Ebre, Sud de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 - Acta Palaeohispanica X (Lisboa), pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étrusque et Ibère : branches d'un substrat méditerranéen commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res Antiquæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.391-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épigraphie ibérique du pays Valencien et sa comparaison avec la Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq nouvelles inscriptions sur céramique du Bas Aragon et de la Terra Alta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeohispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léontine Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Annual Conference 2025 : New Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative Consortium; Jagiellonian University, Kraków, Sep 2025, Kraków, (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un préteur chez les Gaulois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Intraduisibles 2e atelier · 1ère session : Traduire un statut, une gageure ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrien Coignoux; Thibaud Nicolas, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écritures en réseaux ? Le cas des écritures paléohispaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'auberge espagnole : Interagir dans la péninsule Ibérique protohistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coline Ruiz Darasse, May 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeography of Gallo-Greek inscriptions on stone (RIIG project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeography workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simona Stoyanova; Jonathan Prag, Jun 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition de l’épigraphie en langue gauloise dans le sanctuaire de la Fontaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique de l’écrit dans les lieux de culte en Italie, Hispanie et Gaule (IVe s. a.C. - IIIe s. p.C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, María José Estarán Tolosa, May 2024, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des Humanités Numériques pour l’étude de langues anciennes en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires de recherche en SHS en contexte plurilingue: Langues, espaces, identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariella Causa (Université Bordeaux Montaigne, CLLE Montaigne); Coline Ruiz Darasse (CNRS, Ausonius); Stéphanie Roussel (Université Bordeaux, LACES); Valeria Villa (Université Jean Monnet Saint-Étienne, ECLLA), Mar 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the RIIG: Gaulish in XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Congress of Celtic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2023, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The program of RIG and its realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Congress of Celtic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2023, Utretch, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the edges of comparative epigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium of Comparative Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Velaza, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulish Palaeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Palaeography between Manuscripts and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Stifter, Nov 2023, Dublin / Online, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigraphic habits of Gaulish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Estarán Tolosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Congress of Celtic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2023, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gaulois au risque de l'informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ronan Calvez (Centre de recherche bretonne et celtique), Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaulish Studies, Epigraphy and Language : Diachrony of Gaulish epigraphy and language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Congress of Celtic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Utrecht, Jul 2023, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’écriture et de la langue dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariella Causa; Stéphanie Roussel; Coline Ruiz Darasse, Oct 2022, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitus épigraphiques dans la société gauloise méridionale : l'apport des (re)découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe congrès international d'épigraphie latine et grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius UMR 5607, Aug 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitus épigraphiques dans la société gauloise méridionale : l'apport des (re)découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRESSVS INTERNATIONALIS EPIGRAPHIAE GRAECAE ET LATINAE : session 9 : L’altérité linguistique : les cultures épigraphiques dans les langues fragmentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digitisation of Gaulish in the RIIG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tionól 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin Institute for Advanced Studies, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A duobus Pyrenaei promunturiis. Writing and literacy on both sides of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Moncunill Martí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Mountains. Communities, identities and mobilities across the Pyrenees (5th century B.C. - 1st century A.D.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Meadows; Frédérique Duyrat; Eneko Hiriart, Mar 2022, Oxford, UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nata uimpi&amp;quot;. How writing comes to women in Gaulish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying Objects (and Gender) during the Antiquity and the Middle Ages: An Interdisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Renou; Justine Audebrand, Oct 2022, Sao Paulo / en ligne, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalpine and Cisalpine Celtic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cisalpine Celtic Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinna Salomon, Jun 2022, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG - Recueil Informatisé des Inscriptions Gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BURDIGALA, entre fleuve et océan Humanités numériques et recherches paléo-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Dalla Rosa; Francis Tassaux, Sep 2021, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG : recueil informatisé des inscriptions gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EUROTECH · BURDIGALA, entre fleuve et océan Humanités numériques et recherches paléo-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto dalla Rosa; Francis Tassaux, Sep 2021, Pessac (33), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIIG (Recueil informatisé des inscriptions gauloises) : Édition, contexte archéologique, analyse linguistique, étude sociolinguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en Protohistoire dans les laboratoires Ausonius-PACEA-IRAMAT CRP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Krausz, Nov 2021, Pessac (33), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEIGE. Écrire avant Rome. Base épigraphie Italie/Gaule/Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts et acculturation dans l'Étrurie classique : images, notions, artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffites paléohispaniques : marques mercantiles, marques métrologiques, abréviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Lambert; Michel Feugère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graffites antiques, modèles et pratiques d'une écriture. Actes du 3e colloque Ductus, association internationale pour l'étude des inscriptions mineures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. Monique Mergoil, 2020, Graffites antiques, modèles et pratiques d'une écriture. Actes du 3e colloque Ductus, association internationale pour l'étude des inscriptions mineures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01667229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts d’écritures : l’épigraphie paléohispanique du Midi gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roure, Réjane; Aranegui Gascó, Carmen; Boissinot, Philippe; Bouet, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale: hommages à Michel Bats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hyères, France. Errance; Centre Camille Jullian, Maison méditerranéenne des sciences de l'homme, pp.545-549, 2015, Bibliothèque d’archéologie méditerranéenne et africaine 15 ; Études massaliètes 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The female presence in Paleo-European epigraphic cultures – Epi-Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Herrera Rando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de Coline Ruiz-Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espricritix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16 rue Léon Tolstoï. Toulouse. Haute Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dieulafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champollion et le gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnamon: Celtique, celtibère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25429/SNS.IT/LETTERE/MNAMON026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnamon: Celtique, écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25429/SNS.IT/LETTERE/MNAMON025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnamon: Ibère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25429/SNS.IT/LETTERE/MNAMON028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnamon: Celtique, gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25429/SNS.IT/LETTERE/MNAMON027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1073"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BB556C7"/>
+    <w:nsid w:val="35FBBDE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="238EC6A7"/>
+    <w:nsid w:val="E69F5829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="425BC508"/>
+    <w:nsid w:val="15F9B920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C73ADF3F"/>
+    <w:nsid w:val="69F99404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A66B9FCD"/>
+    <w:nsid w:val="0E5A70E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D145E07B"/>
+    <w:nsid w:val="19BD386C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BA9B6AD4"/>
+    <w:nsid w:val="B219FE45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F90216BF"/>
+    <w:nsid w:val="78D047E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DC386EA0"/>
+    <w:nsid w:val="30F888FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A3C7E178"/>
+    <w:nsid w:val="856BE5EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FE9DAEFF"/>
+    <w:nsid w:val="212B2A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colineruizdarasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4255-7371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098516752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riig.huma-num.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xformal.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hesperia.ucm.es/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.selecteplus.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lila.sns.it/mnamon/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/diglossia/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04335232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perrin-Saminadayar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lippert Sandra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mullen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puz.unizar.es/detalle/1987/Gaulish.+Language%2C+writing%2C+epigraphy-0.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Baroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Teuff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Luj&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupraz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Estar&#225;n Tolosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b3d3k61g" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-02-01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-37" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-02" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-30" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stifter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_AIS-01-01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jord&#225;n C&#243;lera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wodtko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-02" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-09" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-02" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-17-01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-05" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CRE-01-01" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CHE-01-02" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-03-02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-37" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-07" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-31" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-09-01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-03-01" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-06" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-03-01" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-01-01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-28" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-04" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-03" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-02" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-20" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-06" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-12-03" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-08" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-04" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226419v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-07" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-08" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-13" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-38" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-35" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-13" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_MEU-01-01" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226411v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-02-01" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-14-02" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226588v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-08-01" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_PDD-01-01" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-15-01" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-08-01" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-03" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-21" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226553v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-03" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-38" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-36" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226491v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-29" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-03" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-02-01" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-16-01" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226365v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-01" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226362v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-24" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-42" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-05-01" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-07" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-01-02" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-11-01" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226384v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-02" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-03-01" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-05" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-03" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226239v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-13-03" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-34" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-01" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226124v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-04" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226213v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-21" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226195v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-04" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226179v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-23" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226187v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-31" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226153v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-09-01" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-07" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-21" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226164v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-06" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226108v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-04" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226089v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_ALL-01-01" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226088v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_AIS-01-02" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226276v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-32" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226264v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-21" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-07" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-15-02" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-25" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226569v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-18" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-29" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226102v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-03-03" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226267v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-24" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226592v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-12-01" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-24" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226451v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-01" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226434v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-01" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226431v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-01-01" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226272v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-28" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226261v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-18" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226229v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-36" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226220v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-28" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-29" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226182v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226168v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-13" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226399v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-13-01" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226385v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-03" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-01" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226348v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-11" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226559v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-08" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226341v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-04" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226315v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-15" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226296v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-07" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226250v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-09" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226207v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-16" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-05" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226397v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-12-02" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226396v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-12-01" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226257v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-14" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226394v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-12" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226392v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-10" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226364v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-05-01" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226347v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-10" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226340v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-03" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226305v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-06" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226498v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-32" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226494v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-30" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226477v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-24" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226475v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-23" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226448v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_NIE-01-01" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-28" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226520v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-41" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226269v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-26" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226235v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-41" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226191v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-34" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226523v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-02-01" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-25" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226136v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-16" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226357v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-19" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226353v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-15" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226337v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-01" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226152v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-08-03" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226143v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-21" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226131v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-11" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226113v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-04" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226090v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_ALM-01-01" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226181v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-25" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226517v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-40" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226504v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-34" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226389v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-07" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226356v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-18" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226351v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-14" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226254v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-12" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226241v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-15-01" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226130v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-10" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226120v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-01" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226112v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-03" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226103v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-01" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226098v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-02-02" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-30" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226271v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-27" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226268v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-25" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226249v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-08" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226247v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-06" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226234v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-40" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226219v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-27" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226437v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-04" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226428v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-15" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226408v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-01-01" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226429v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_IND-01-01" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226426v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-13" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226386v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-04" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226501v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-33" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226483v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-26" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226375v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-11" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226360v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-22" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226333v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-02" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226319v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-19" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226310v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-10" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226290v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-01" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226416v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-04" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226412v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-03-01" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226382v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-09-01" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226376v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-12" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226361v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-23" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226349v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-12" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226332v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-01" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226331v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_EUR-01-01" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226304v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-05" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226277v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-33" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226200v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-09" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226598v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-17-01" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226111v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-02" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226575v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-23" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226568v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-17" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226558v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-07" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226567v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-16" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226562v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-11" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226595v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-15-01" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226303v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-04" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226297v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-18-01" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226354v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-16" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206813v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-01-01" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226311v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-11" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226571v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-19" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226591v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-11-01" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226585v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-06-01" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226196v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-05" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226119v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-09" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226101v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-03-02" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226544v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-04-01" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226427v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-14" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226590v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-10-01" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226587v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-07-01" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226578v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-26" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226414v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-02" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226407v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-17-02" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226369v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-05" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226355v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-17" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226343v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-06" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226342v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-05" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226469v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-17" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226463v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-12" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226455v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-05" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226244v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-03" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226240v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-14-01" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226224v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-31" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226199v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-08" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226188v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-32" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226132v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-12" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226129v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-09" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226118v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-08" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226117v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-07" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226479v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-25" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226430v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_ISE-01-01" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226415v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-03" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226393v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-11" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226246v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-05" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226218v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-26" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226169v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-15" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226158v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-03" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226140v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-19" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226324v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-04-01" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226123v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-03" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226107v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-03" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226456v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-06" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226452v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-02" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226287v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-43" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226565v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-14" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226236v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-42" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226233v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-39" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226217v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-25" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226205v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-14" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226280v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-36" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226256v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-13" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226368v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-04" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226358v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-20" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226330v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_DRO-01-01" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226320v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-02-01" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226307v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-08" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226092v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_AUB-01-01" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226237v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-13-01" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226174v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-19" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226170v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-16" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226110v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-01" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226084v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_AHP-01-01" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226387v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-05" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226391v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-09" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226370v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-06" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226212v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-20" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226148v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-07-01" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226146v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-24" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226135v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-15" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226285v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-41" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226282v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-38" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226252v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-10" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226151v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-08-02" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226377v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-13" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226506v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-35" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226597v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-16-01" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226372v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-08" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226366v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-02" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226314v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-14" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226312v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-12" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226295v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-06" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226291v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-02" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226275v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-31" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226486v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-27" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226472v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-20" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226441v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-08" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226163v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-08" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226139v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-18" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226125v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-05" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226091v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_ARD-01-01" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226561v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-10" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226599v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-17-02" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226556v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-05" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949418v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226540v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-03-03" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226260v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-17" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226259v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-16" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352590v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/qgis-une-solution-alternative-pour-la-lecture-des-inscriptions/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.6" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140143v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265.15" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226511v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-37" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226474v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-22" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226438v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-05" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226423v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-11" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226420v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-08" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226413v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-01" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226405v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-16-02" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226400v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-14-01" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226445v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_MEM-01-01" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226440v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-07" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226350v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-13" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226265v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-22" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226263v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-20" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226253v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-11" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226208v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-17" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226202v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-11" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226166v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-11" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226127v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-07" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226145v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-23" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226116v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-06" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226105v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-02" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226371v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-07" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226346v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-09" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226323v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-03-03" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226301v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-02" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226226v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-33" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226216v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-24" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226206v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-15" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226242v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-01" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226194v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-03" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226165v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-10" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226293v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-04" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226283v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-39" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226258v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-15" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226528v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-01-02" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226309v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-09" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226300v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-01" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226278v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-34" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226459v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-09" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226457v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-07" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226439v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-06" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226380v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-07-01" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226363v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-04-01" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226334v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-03" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226316v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-16" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226593v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-13-01" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226583v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-31" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226574v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-22" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226573v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-21" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226594v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-14-01" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226563v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-12" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226542v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-03-04" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226582v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-30" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226579v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-27" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226548v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-01" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226531v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-02-01" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226462v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-11" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226447v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_MOR-01-01" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226467v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-15" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226466v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-14" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226460v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-10" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226422v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-10" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226388v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-06" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226379v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-15" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226449v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_PAR-01-01" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226421v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-09" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226560v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-09" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226537v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-03-02" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226515v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-39" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226584v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-32" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226581v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-29" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226551v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-02" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226600v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VIE-01-01" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226189v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-33" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226156v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-02" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226155v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-01" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226424v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-12" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226288v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-44" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226193v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-02" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226183v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-27" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226144v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-22" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226109v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-05" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226203v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-12" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226201v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-10" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226162v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-07" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226160v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-05" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226134v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-14" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226128v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-08" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226114v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-05" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226335v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-04" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226299v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-18-02" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226175v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-20" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226161v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-06" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226154v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-10-01" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226150v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-08-01" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226458v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-08" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226444v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-04-01" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226313v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-13" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226289v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-45" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226327v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CHE-01-01" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226245v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-04" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226221v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-29" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226473v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-21" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226471v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-19" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226266v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-23" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226238v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-13-02" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903699v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903635v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876213v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032.2" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089711v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453738v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021848v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v0i20.383" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015634v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015631v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015548v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/UNA1.9782381490007.1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388834v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021792v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Royo Guill&#233;n" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sim&#243;n Cornago" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola G&#243;mez Lecumberri" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carbonell Vidallet" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388482v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993726v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198790822.003.0008" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387325v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993657v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452199v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45274" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452932v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452937v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/2750" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452935v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452936v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735737v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452938v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452939v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452940v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417873v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417868v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v25i1.695" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417879v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r7x" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488469v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edmondson" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/CG/9999-8882/2025/01/017" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834441v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.faaaqgu9" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662972v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauget" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brial" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830089v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Prados Mart&#237;nez" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Jim&#233;nez Vial&#225;s" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.097.024.711" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927388v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373422v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v23i0.528" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373420v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v23i0.527" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297705v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Moncunill Mart&#237;" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890191v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476971v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sacilotto" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v21i0.426" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138357v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387338v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387323v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0068113X19000242" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456288v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Prados-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138439v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138324v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139247v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452933v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.986" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452942v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452943v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452944v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452945v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452946v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675376v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675602v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675626v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675616v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675596v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675482v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675466v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675538v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675547v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675508v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675449v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675512v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675392v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675325v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675436v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675302v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870770v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675382v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675316v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675246v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168268v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675277v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139252v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667229v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452934v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330223v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera Rando" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518152v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675259v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966985v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140148v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891125v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25429/SNS.IT/LETTERE/MNAMON026" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891131v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25429/SNS.IT/LETTERE/MNAMON025" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891130v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25429/SNS.IT/LETTERE/MNAMON028" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891127v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25429/SNS.IT/LETTERE/MNAMON027" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colineruizdarasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4255-7371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098516752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riig.huma-num.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xformal.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hesperia.ucm.es/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.selecteplus.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lila.sns.it/mnamon/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/diglossia/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04335232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perrin-Saminadayar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lippert Sandra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mullen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puz.unizar.es/detalle/1987/Gaulish.+Language%2C+writing%2C+epigraphy-0.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Baroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Teuff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Luj&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupraz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Estar&#225;n Tolosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b3d3k61g" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-02-01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-37" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-02" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-30" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stifter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_AIS-01-01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jord&#225;n C&#243;lera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Wodtko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-02" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-09" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-02" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-17-01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-05" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CRE-01-01" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CHE-01-02" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-03-02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-37" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-07" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-31" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-09-01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-03-01" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-06" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-03-01" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-01-01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-28" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-04" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-03" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-02" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-20" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-06" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-12-03" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-08" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-04" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226419v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-07" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-08" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-13" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-38" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-35" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-01-01" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226426v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226304v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-05" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-04" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-18-01" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-30" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226375v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_EUR-01-01" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226319v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-19" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-01" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-33" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226249v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-01" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226389v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-07" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226386v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-04" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226376v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226361v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-23" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-22" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226333v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-02" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-01" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-03" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226111v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-02" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226098v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-02-02" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226429v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_IND-01-01" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-03-01" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-18" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226351v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-09" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226130v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226120v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-01" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226382v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-09-01" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226568v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-17" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-07" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-34" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226416v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-04" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226437v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-04" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-15" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226408v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-01-01" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-11" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226517v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-40" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226501v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-33" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-27" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-25" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-06" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226234v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-40" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226310v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-10" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226254v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226241v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-15-01" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226595v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-15-01" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226598v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-17-01" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-27" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-23" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226567v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226464v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-13" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226446v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_MEU-01-01" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-02-01" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-14-02" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-08-01" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226566v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-15" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226450v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_PDD-01-01" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-15-01" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-08-01" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226378v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-14" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226374v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-10" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-03" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226359v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-21" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-03" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226513v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-38" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-36" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226491v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-29" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226470v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-18" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-03" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226433v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-02-01" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226404v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-16-01" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226365v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-01" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226362v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-24" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226286v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-42" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226325v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-05-01" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226306v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-07" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226409v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-01-02" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226395v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-11-01" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226384v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-02" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226321v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-03-01" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226294v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-05" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226292v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-03" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226239v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-13-03" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226227v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-34" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226192v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-01" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226124v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-04" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226213v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-21" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226195v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-04" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226179v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-23" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226187v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-31" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226180v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-24" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226153v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-09-01" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226198v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-07" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226177v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-21" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-09" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226126v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-06" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226108v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-04" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226089v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_ALL-01-01" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226088v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_AIS-01-02" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226276v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-32" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226264v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-21" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226344v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-07" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226596v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-15-02" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226577v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-25" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226569v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-18" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226273v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-29" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226102v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-03-03" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226267v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-24" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226592v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-12-01" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-24" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226451v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-01" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226434v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-01" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226431v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-01-01" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226272v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-28" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226261v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-18" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226229v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-36" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226220v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-28" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226185v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-29" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226182v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-26" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226168v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-13" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226399v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-13-01" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226385v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-03" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226383v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-01" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226348v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-11" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226559v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-08" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226341v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-04" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226315v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-15" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226296v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-07" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226250v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-09" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226207v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-16" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226417v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-05" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226397v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-12-02" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226396v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-12-01" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226257v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-14" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226394v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-12" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226392v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-10" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226364v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-05-01" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226347v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-10" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226340v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-03" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226305v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-06" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226498v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-32" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226494v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-30" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226477v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-24" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226475v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-23" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226448v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_NIE-01-01" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226580v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-28" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226520v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-41" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226269v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-26" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226235v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-41" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226191v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-34" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226523v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-02-01" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226147v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-25" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226136v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-16" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226357v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-19" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226353v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-15" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226337v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-01" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226152v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-08-03" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226143v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-21" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226131v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-11" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226113v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-04" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226090v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_ALM-01-01" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226181v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-25" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226565v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-14" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226456v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-06" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226455v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-05" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226430v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_ISE-01-01" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226415v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-03" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226414v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-02" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226407v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-17-02" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226393v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-11" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226479v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-25" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226469v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-17" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226463v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-12" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226452v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-02" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226240v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-14-01" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226217v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-25" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226205v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-14" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226188v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-32" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226169v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-15" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226140v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-19" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226129v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-09" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226119v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-09" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226256v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-13" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226427v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-14" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226355v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-17" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226320v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-02-01" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226287v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-43" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226246v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-05" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226244v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-03" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226224v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-31" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226307v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-08" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226236v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-42" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226233v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-39" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226218v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-26" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226199v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-08" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226158v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-03" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226368v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-04" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226358v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-20" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226587v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-07-01" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226591v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-11-01" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226590v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-10-01" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226585v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-06-01" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226544v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-04-01" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226196v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-05" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226117v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-07" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226578v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-26" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226571v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-19" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226092v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_AUB-01-01" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226369v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-05" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226342v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-05" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226330v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_DRO-01-01" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226311v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-11" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226280v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-36" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226343v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-06" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226324v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-04-01" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226132v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-12" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226101v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-03-02" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226123v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-03" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226118v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-08" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226107v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-03" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226237v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-13-01" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226174v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-19" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226170v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-16" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226110v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-01" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226084v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_AHP-01-01" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226387v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-05" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226391v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-09" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226370v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-06" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226212v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-20" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226148v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-07-01" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226146v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-24" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226135v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-15" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226285v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-41" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226282v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-38" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226252v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-10" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226151v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-08-02" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226377v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-13" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226506v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-35" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226597v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-16-01" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226372v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-08" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226366v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-02" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226314v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-14" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226312v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-12" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226295v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-06" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226291v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-02" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226275v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-31" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226486v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-27" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226472v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-20" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226441v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-08" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226163v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-08" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226139v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-18" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226125v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-05" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226091v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_ARD-01-01" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352590v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/qgis-une-solution-alternative-pour-la-lecture-des-inscriptions/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.6" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226561v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-10" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226599v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-17-02" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226556v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-05" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949418v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226540v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-03-03" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226260v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-17" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226259v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-16" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140143v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265.15" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226511v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-37" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226474v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-22" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226438v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-05" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226423v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-11" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226420v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-08" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226413v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-01" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226405v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-16-02" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226400v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-14-01" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226445v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_MEM-01-01" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226440v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-07" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226350v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-13" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226265v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-22" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226263v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-20" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226253v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-11" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226208v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-17" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226202v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-11" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226166v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-11" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226127v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-07" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226145v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-23" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226116v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-06" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226105v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-02" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226371v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-07" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226346v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-02-09" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226323v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-03-03" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226301v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-02" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226226v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-33" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226216v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-24" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226206v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-15" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226242v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-01" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226194v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-03" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226165v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-10" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226293v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-17-04" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226283v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-39" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226258v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-15" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226528v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-01-02" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226309v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-09" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226300v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-01" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226278v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-34" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226459v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-09" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226457v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-07" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226439v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-03-06" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226380v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-07-01" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226363v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-04-01" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226334v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-03" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226316v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-16" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226593v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-13-01" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226583v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-31" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226574v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-22" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226573v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-21" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226594v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-14-01" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226563v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-12" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226542v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-03-04" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226582v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-30" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226579v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-27" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226548v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-01" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226531v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-02-01" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226462v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-11" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226447v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_MOR-01-01" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226467v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-15" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226466v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-14" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226460v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-10" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226422v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-10" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226388v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-10-06" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226379v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-06-15" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226449v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_PAR-01-01" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226421v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-09" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226560v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-09" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226537v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-03-02" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226515v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-39" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226584v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-32" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226581v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-29" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226551v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VAU-05-02" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226600v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_VIE-01-01" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226189v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-33" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226156v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-02" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226155v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-01" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226424v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_HER-04-12" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226288v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-44" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226193v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-02" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226183v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-27" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226144v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-22" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226109v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-04-05" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226203v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-12" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226201v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-10" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226162v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-07" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226160v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-05" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226134v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-14" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226128v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-06-08" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226114v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-05-05" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226335v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_GAR-01-04" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226299v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-18-02" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226175v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-20" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226161v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-11-06" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226154v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-10-01" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226150v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-08-01" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226458v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-08" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226444v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_LOI-04-01" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226313v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CDO-01-13" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226289v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-45" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226327v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_CHE-01-01" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226245v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-04" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226221v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-12-29" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226473v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-21" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226471v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_SEL-01-19" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226266v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-16-23" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226238v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_riig_BDR-13-02" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903699v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903635v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876213v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032.2" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089711v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453738v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021848v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v0i20.383" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015548v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/UNA1.9782381490007.1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015634v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015631v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388834v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021792v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Royo Guill&#233;n" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sim&#243;n Cornago" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola G&#243;mez Lecumberri" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carbonell Vidallet" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993726v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198790822.003.0008" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388482v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387325v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993657v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452199v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45274" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452937v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/2750" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452932v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452935v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452936v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735737v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452938v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452939v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452940v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417873v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417868v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v25i1.695" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417879v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r7x" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488469v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edmondson" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/CG/9999-8882/2025/01/017" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834441v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.faaaqgu9" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830089v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Prados Mart&#237;nez" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Jim&#233;nez Vial&#225;s" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.097.024.711" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662972v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauget" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brial" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297705v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Moncunill Mart&#237;" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927388v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373422v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v23i0.528" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373420v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v23i0.527" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890191v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476971v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sacilotto" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36707/palaeohispanica.v21i0.426" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138357v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387338v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387323v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0068113X19000242" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456288v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Prados-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138439v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138324v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139247v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452933v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.986" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452942v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452943v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452944v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452945v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452946v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675376v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675602v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675626v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675616v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675596v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675482v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675466v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675538v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675547v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675508v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675449v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675512v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675392v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870770v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675325v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675436v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675302v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675382v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675316v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675246v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168268v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675277v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139252v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667229v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452934v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330223v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera Rando" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518152v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675259v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966985v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140148v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891125v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25429/SNS.IT/LETTERE/MNAMON026" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891131v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25429/SNS.IT/LETTERE/MNAMON025" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891130v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25429/SNS.IT/LETTERE/MNAMON028" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891127v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25429/SNS.IT/LETTERE/MNAMON027" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>