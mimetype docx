--- v0 (2026-04-05)
+++ v1 (2026-05-23)
@@ -66,1659 +66,1793 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t>
+                <w:t xml:space="preserve">Brain size reduction in dogs was already established at least by the Late Neolithic of Western Europe, 5000 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carly Ameen</w:t>
+                <w:t xml:space="preserve">Lucile-Morgane Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessio Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina E Antipina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (4), pp.252453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.252453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393474v1</w:t>
+                <w:t xml:space="preserve">hal-05620767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of jaw muscles in Tunisian street dogs and adaptation to skull shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Jerbi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina E Antipina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ar.25638⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493985v1</w:t>
+                <w:t xml:space="preserve">hal-05393474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and dietary adaptations to different socio-economic systems in Chalcolithic dogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variability of jaw muscles in Tunisian street dogs and adaptation to skull shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+                <w:t xml:space="preserve">Lobna Wertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Radu</w:t>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ollivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassen Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 157, pp.105820. </w:t>
+              <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 308 (12), pp.3122-3141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ar.25638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199928v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi ressemblaient les chiens à la préhistoire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphological and dietary adaptations to different socio-economic systems in Chalcolithic dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.105820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03870030v1</w:t>
+                <w:t xml:space="preserve">hal-04199928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Functional Divergence of the Lower Jaw Between Native and Invasive Red Foxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">À quoi ressemblaient les chiens à la préhistoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784699v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03870030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphological and Functional Divergence of the Lower Jaw Between Native and Invasive Red Foxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+                <w:t xml:space="preserve">Jesse Forbes-Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Heather Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+                <w:t xml:space="preserve">John-Michael Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Warburton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.335-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-021-09593-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784704v1</w:t>
+                <w:t xml:space="preserve">hal-03784699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie des épidémies : une recherche pluridisciplinaire d’actualité et en expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Lucien, Francis Chouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933912v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masticatory system integration in a commensal canid: interrelationships between bones, muscles and bite force in the red fox</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Archéologie des épidémies : une recherche pluridisciplinaire d’actualité et en expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Barrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lucien, Francis Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.4-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03292603v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Masticatory system integration in a commensal canid: interrelationships between bones, muscles and bite force in the red fox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilaine Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.224394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984503v1</w:t>
+                <w:t xml:space="preserve">anses-03292603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination of archaeological dogs using the skull: evaluation of morphological and metric traits on various modern breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilaine Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Callou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102294⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132889v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sex determination of archaeological dogs using the skull: evaluation of morphological and metric traits on various modern breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.102294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943757v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations Between the Cranium, the Mandible and Muscle Architecture in Modern Domestic Dogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilaine Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montchatre-Leroy Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (4), pp.308-324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11692-020-09515-9⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948546v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interrelations Between the Cranium, the Mandible and Muscle Architecture in Modern Domestic Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilaine Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), pp.308-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11692-020-09515-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bite force and its relationship to jaw shape in domestic dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilaine Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Monchâtre-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223 (16), pp.jeb224352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.224352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1728,1057 +1862,1057 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better to be bitten by a wolf or a dog? A quantitative comparative study of the jaw adductors architecture in wild and domestic canids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Veterinary Anatomists: EAVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer l’évolution fonctionnelle de la mâchoire des chiens en s’appuyant sur des modèles établis à partir de spécimens actuels : exemple d’application à des chiens européens pré-Age du Bronze et limites méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CAI-RN, Nature, concepts et enjeux des référentiels en archéométrie et sciences de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Boroneant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-functional study of extant canids: application to the Romanian Neolithic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Fleming</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02363041v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morpho-functional study of extant canids: application to the Romanian Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Boroneanţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362172v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02363041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA 2021, The 9th International Symposium on Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commensalism and domesticity in canids from the old world from the Late-Glacial to Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Relations Hommes/Canidés de la Préhistoire aux périodes modernes, Bordeaux (1er-3 octobre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2788,124 +2922,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archéologie des épidémies humaines et animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lucien, Francis Chouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 169, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2915,128 +3049,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be a dog mummy: how a metric study of skull can inform selection practices pertaining to canid mummification in ancient Egypt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Porcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Stéphane Porcier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ancient Egyptians and the natural world. Flora, Fauna &amp; Science (Proceedings of the Conference of the Bioarchaeology of Ancient Egypt (BAE) &amp; International Symposium on Animals in Ancient Egypt (ISAEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.45-60, 2021, 9789464260359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03512237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3046,147 +3180,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain size reduction in dogs was already established at least by the Late Neolithic of western Europe, 5,000 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile-Morgane Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3196,114 +3330,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological variability in dogs and red foxes from the first European agricultural societies : a morpho-functional approach based on the mandible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal biology. Museum national d'histoire naturelle - MNHN PARIS, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020MNHN0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03883680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3450,51 +3584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Wertani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Jerbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.25638" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105820" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03870030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Forbes-Harper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Crawford" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Michael Stuart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Warburton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-021-09593-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Veneziano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03883680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MNHN0017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Veneziano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.252453" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Wertani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Jerbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.25638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105820" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03870030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Forbes-Harper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Crawford" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Michael Stuart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Warburton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-021-09593-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03883680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MNHN0017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>