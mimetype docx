--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -350,457 +350,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01784453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. KINZIG, U. VOLP und J. SCHMIDT (hrsg.), Liturgie und Ritual in der alten Kirche, Leuven-Walpole, Peeters (Studien der Patristischen Arbeitsgemeinschaft, Bd 11), 2011, VIII + 239 pages.</w:t>
+                <w:t xml:space="preserve">Compte rendu de A. FÜRST, Die Liturgie der alten Kirche. Geschichte und Theologie, Münster, Aschendorff Verlag GmbH, 2008, 311 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.486-487. </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.RHE.5.115564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02166982v1</w:t>
+                <w:t xml:space="preserve">halshs-02166974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cl. MAITRE, Le bréviaire cistercien Troyes, Bibliothèque municipale, ms. 2030, Fribourg, Academic Press Fribourg (Spicilegium Friburgense, Textes pour servir à l’histoire de la vie chrétienne, 46), 2015, 864 pages.</w:t>
+                <w:t xml:space="preserve">W. KINZIG, U. VOLP und J. SCHMIDT (hrsg.), Liturgie und Ritual in der alten Kirche, Leuven-Walpole, Peeters (Studien der Patristischen Arbeitsgemeinschaft, Bd 11), 2011, VIII + 239 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.486-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHE.5.115564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02166876v1</w:t>
+                <w:t xml:space="preserve">halshs-02166982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de A. FÜRST, Die Liturgie der alten Kirche. Geschichte und Theologie, Münster, Aschendorff Verlag GmbH, 2008, 311 pages.</w:t>
+                <w:t xml:space="preserve">Cl. MAITRE, Le bréviaire cistercien Troyes, Bibliothèque municipale, ms. 2030, Fribourg, Academic Press Fribourg (Spicilegium Friburgense, Textes pour servir à l’histoire de la vie chrétienne, 46), 2015, 864 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02166974v1</w:t>
+                <w:t xml:space="preserve">halshs-02166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Fr. LAINE (éd.) avec la collab. de J.-L. LEMAITRE et D. PICARD, Les obituaires du chapitre cathédral Saint-André de Bordeaux, Paris, Académie des inscriptions et belles-lettres (Obituaires, vol. XIV), 2015, 380 pages.</w:t>
+                <w:t xml:space="preserve">Compte rendu de A. MÖHLIG, Kirchenraum und Liturgie. Der spätmittelalterliche Liber ordinarius des Aachener Marienstifts, Köln-Weimar-Wien, Böhlau Verlag (Bonner Beiträge zur Kirchengeschichte, 29), 2016, 277 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02166864v1</w:t>
+                <w:t xml:space="preserve">halshs-02166873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de A. MÖHLIG, Kirchenraum und Liturgie. Der spätmittelalterliche Liber ordinarius des Aachener Marienstifts, Köln-Weimar-Wien, Böhlau Verlag (Bonner Beiträge zur Kirchengeschichte, 29), 2016, 277 pages.</w:t>
+                <w:t xml:space="preserve">Compte rendu de Fr. LAINE (éd.) avec la collab. de J.-L. LEMAITRE et D. PICARD, Les obituaires du chapitre cathédral Saint-André de Bordeaux, Paris, Académie des inscriptions et belles-lettres (Obituaires, vol. XIV), 2015, 380 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02166873v1</w:t>
+                <w:t xml:space="preserve">halshs-02166864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Ch. A. STANFORD, Commemorating the Dead in Late Medieval Strasbourg. The Cathedral’s Book of Donnors and Its Use (1320-1521), Farnham-Burlington, Ashgate, 2011, XX + 327 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -829,51 +829,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Fr. TIMMERMANS, Obituarium cartusiense Domus capellae, Salzburg, Institut für anglistik und amerikanistik Universität Salzburg (Analecta cartusiana, 279/3), 2012, 2 vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -948,174 +948,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01784407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’inscription liturgique de la Conceptio beate Marie dans le calendrier diocésain - Le cas lyonnais (XIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collomb Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’Immaculée Conception : une croyance avant d’être un dogme, un enjeu social pour la Chrétienté, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.4355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01267022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le vin de messe est-il blanc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collomb Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01267018v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01267022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux manuscrits liturgiques médiévaux à l’usage du diocèse de Viviers</w:t>
               </w:r>
@@ -1246,187 +1246,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01784400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La grille de saisie de ThEMA : genèse et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Polo de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre de recherches historiques (CRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccrh.3012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'ordinaire liturgique perdu de la collégiale Saint-Paul de Lyon (fin XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ædilis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Actes, 9, http://aedilis.irht.cnrs.fr/liturgie/07_1.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975067v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'autel à la bibliothèque. Que faire des manuscrits liturgiques médiévaux ?</w:t>
               </w:r>
@@ -1544,200 +1544,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In memoriam : l'abbé Robert Amiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ephemerides liturgicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.108-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La face cachée de Thomas de Cantimpré. Compléments à une traduction française récente du 'Bonum universale de apibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Polo De Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives d'histoire doctrinale et littéraire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 68, pp.73-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ahdlm.068.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309397v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00974998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processions des Rogations à Lyon au Moyen Âge : les parcours, le mythe et l'auctoritas cathédrale (XIIe-XVIe siècle)</w:t>
               </w:r>
@@ -2511,51 +2511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectio exemplorum cisterciensis in codice Parisiensi 15912 asseruata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polo de Beaulieu Marie Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2599,51 +2599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tonnerre des exemples. Exempla et médiation culturelle dans l'Occident médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polo de Beaulieu Marie Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2801,51 +2801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad d'Eberbach, Le grand exorde de Cîteaux ou Récit des débuts de l'Ordre cistercien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols / Commentarii cistercienses. Brepols / Cîteaux, pp.556, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4138,709 +4138,709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de J.D. BILLETT, The Divine Office in Anglo-Saxon England. 597-c. 1000, London, Henri Bradshaw Society (Subsidia, VII), 2014, XXII + 463 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de M.Ch. SALISBURY, The Secular Liturgical Office in Late Medieval England, Turnhout, Brepols (Medieval Church Studies, vol. 36), 2015, XVI + 257 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de A.M. COLBY-HALL, Vita sancti Willelmi. Fondateur de l’abbaye de Gellone. Ed. et trad. du texte médiéval d’après le ms de l’abbaye de St-Guilhem-le-Désert, Montpellier, AVL Diffusion (Arts et traditions rurales), 2014, 129 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de William DURAND, Rationale Book five. Commentary on the Divine Office. Introduction, translation and notes by Timothy M. THIBODEAU, Turnhout, Brepols (Corpus Christianorum in Translation, 23), 2015, 227 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02166911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de A.M. COLBY-HALL, Vita sancti Willelmi. Fondateur de l’abbaye de Gellone. Ed. et trad. du texte médiéval d’après le ms de l’abbaye de St-Guilhem-le-Désert, Montpellier, AVL Diffusion (Arts et traditions rurales), 2014, 129 pages.</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de R.W. PFAFF, The Liturgy in Medieval England. A History, Cambridge, Cambridge University Press, 2009, XXVIII + 593 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de M.Ch. SALISBURY, The Secular Liturgical Office in Late Medieval England, Turnhout, Brepols (Medieval Church Studies, vol. 36), 2015, XVI + 257 pages.</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de A. ODENTHAL, E. FRAUENKNECHT, Der Liber Ordinarius des Speyerer Domes aus dem 15. Jahrhundert (Generallandesarchiv Karlsruhe, Abt. 67, Kopialbücher 452). Münster, Aschendorff Verlag (LQF, Bd 99), 2012, XX + 185 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de J.D. BILLETT, The Divine Office in Anglo-Saxon England. 597-c. 1000, London, Henri Bradshaw Society (Subsidia, VII), 2014, XXII + 463 pages.</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de G. GROSS, Chanter en polyphonie à Notre-Dame de Paris aux 12e et 13e siècles, Turnhout, Brepols (Studia artistarum – Etudes sur la Faculté des arts dans les Universités médiévales, 14), 2007, 349 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de R.W. PFAFF, The Liturgy in Medieval England. A History, Cambridge, Cambridge University Press, 2009, XXVIII + 593 pages.</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de C. GIRAUD (éd.), Notre-Dame de Paris. 1163-2013. Actes du colloque scientifique tenu au Collège des Bernardins, à Paris, du 12 au 15 décembre 2012, Turnhout, Brepols, 2013, 658 pages + 28 pl. h.t.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de A. ODENTHAL, E. FRAUENKNECHT, Der Liber Ordinarius des Speyerer Domes aus dem 15. Jahrhundert (Generallandesarchiv Karlsruhe, Abt. 67, Kopialbücher 452). Münster, Aschendorff Verlag (LQF, Bd 99), 2012, XX + 185 pages.</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre de Sabine Frommel, Laurent Lecomte (dir.), Raphaël Tassin (collab.), La place du chœur. Architecture et liturgie du Moyen Âge aux Temps modernes, Paris-Rome, Picard-Campisano Editore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2014, pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de G. GROSS, Chanter en polyphonie à Notre-Dame de Paris aux 12e et 13e siècles, Turnhout, Brepols (Studia artistarum – Etudes sur la Faculté des arts dans les Universités médiévales, 14), 2007, 349 pages.</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitulaire des lectures de la messe (Clermont-Ferrand, Bibl. mun., ms. 23, f. 470-471v)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de C. GIRAUD (éd.), Notre-Dame de Paris. 1163-2013. Actes du colloque scientifique tenu au Collège des Bernardins, à Paris, du 12 au 15 décembre 2012, Turnhout, Brepols, 2013, 658 pages + 28 pl. h.t.</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil liturgique et historique à l’usage de la cathédrale de Rodez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01784431v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordo perpétuel (Rouen, bibliothèque muncipale, ms. 389 [Y 224])</w:t>
               </w:r>
@@ -5190,51 +5190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="586375D9"/>
+    <w:nsid w:val="9B1C1AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5421,51 +5421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collomb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.115564" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collomb Pascal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.4355" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo de Beaulieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.3012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berlioz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo De Beaulieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahdlm.068.0073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Amiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureau Alain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goullet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mula Stefano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polo de Beaulieu Marie Anne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rihouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.132165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.3.3110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-S56CBRBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.13455" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Basilio Ricossa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collomb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.115564" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collomb Pascal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.4355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo de Beaulieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.3012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berlioz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo De Beaulieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahdlm.068.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Amiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureau Alain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goullet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mula Stefano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polo de Beaulieu Marie Anne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rihouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.132165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.3.3110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-S56CBRBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.13455" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Basilio Ricossa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Gay Canton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>