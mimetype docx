--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -342,563 +342,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
+                <w:t xml:space="preserve">Genome-resolved biogeography of Phaeocystales, cosmopolitan bloom-forming algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Sarmento</w:t>
+                <w:t xml:space="preserve">Zoltán Füssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Huber</w:t>
+                <w:t xml:space="preserve">Robert Lampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
+                <w:t xml:space="preserve">Kevin Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Abreu</w:t>
+                <w:t xml:space="preserve">Kerrie Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
+                <w:t xml:space="preserve">Margaret Brisbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63565-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334436v1</w:t>
+                <w:t xml:space="preserve">hal-05292826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-resolved biogeography of Phaeocystales, cosmopolitan bloom-forming algae</w:t>
+                <w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Füssy</w:t>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lampe</w:t>
+                <w:t xml:space="preserve">Joanna Zukowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Arrigo</w:t>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerrie Barry</w:t>
+                <w:t xml:space="preserve">Cyril Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Brisbin</w:t>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.8559. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63565-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292826v1</w:t>
+                <w:t xml:space="preserve">hal-05403677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t>
+                <w:t xml:space="preserve">Meiofauna investigation and taxonomic identification through imaging—a game of compromise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+                <w:t xml:space="preserve">Valentin Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Zukowska</w:t>
+                <w:t xml:space="preserve">Abdesslam Benzinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Kamal Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Noël</w:t>
+                <w:t xml:space="preserve">Abdul Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">Edwin Daché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf195. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (7), pp.482-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403677v1</w:t>
+                <w:t xml:space="preserve">hal-05315714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiofauna investigation and taxonomic identification through imaging—a game of compromise</w:t>
+                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Foulon</w:t>
+                <w:t xml:space="preserve">Hugo Sarmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdesslam Benzinou</w:t>
+                <w:t xml:space="preserve">Paula Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Nasreddine</w:t>
+                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+                <w:t xml:space="preserve">André Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Daché</w:t>
+                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (7), pp.482-499. </w:t>
+              <w:t xml:space="preserve">Ocean Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315714v1</w:t>
+                <w:t xml:space="preserve">hal-05334436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
               </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1146,10557 +1146,10561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Data Sharing for Scientific Inter-Group Cooperation Using the Leaflet R Package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic foraminifera as bio-indicators of natural and anthropogenic conditions in Roscoff Aber Bay (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Daché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marchese</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Dessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Ranju Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Falcini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2024.513⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (10), pp.e0309463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0309463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887465v1</w:t>
+                <w:t xml:space="preserve">hal-04807627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How marine are Marine Stramenopiles (MAST)? A cross-system evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O short'branch Microsporidia, where art thou? Identifying diversity hotspots for future sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ľubomír Rajter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix Obiol</w:t>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier del Campo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiae130⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.126119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2024.126119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807648v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global distribution, diversity, and ecological niche of Picozoa, a widespread and enigmatic marine protist lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sarmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele de Angelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Sarmento</w:t>
+                <w:t xml:space="preserve">Sebastian Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), pp.162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-024-01874-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Canesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Canesi</w:t>
+                <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Douville</w:t>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Montagna</w:t>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-resolved biogeography of Phaeocystales, cosmopolitan bloom-forming algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Füssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerrie Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Square - Preprint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4339559/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite Data Sharing for Scientific Inter-Group Cooperation Using the Leaflet R Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marchese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Morard</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Darling</w:t>
+                <w:t xml:space="preserve">Federico Falcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Weiner</w:t>
+                <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Hassenrück</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2024.513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552961v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O short'branch Microsporidia, where art thou? Identifying diversity hotspots for future sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How marine are Marine Stramenopiles (MAST)? A cross-system evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Obiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Gross</w:t>
+                <w:t xml:space="preserve">Javier del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ľubomír Rajter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2024.126119⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (11), pp.fiae130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiae130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908383v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera as bio-indicators of natural and anthropogenic conditions in Roscoff Aber Bay (Brittany, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwin Daché</w:t>
+                <w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Dessandier</w:t>
+                <w:t xml:space="preserve">Agnes Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranju Radhakrishnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Foulon</w:t>
+                <w:t xml:space="preserve">Christiane Hassenrück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Michel</w:t>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (10), pp.e0309463. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (4), pp.1218-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0309463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807627v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggie M Reddy</w:t>
+                <w:t xml:space="preserve">Barbara Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Goossens</w:t>
+                <w:t xml:space="preserve">Thamilla Zamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Chaib</w:t>
+                <w:t xml:space="preserve">Eric Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Adrien Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184949v1</w:t>
+                <w:t xml:space="preserve">hal-04205154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric J Armstrong</w:t>
+                <w:t xml:space="preserve">Corentin Hochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lê-Hoang</w:t>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04171796v1</w:t>
+                <w:t xml:space="preserve">hal-04176293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Capasso</w:t>
+                <w:t xml:space="preserve">Global perspective of environmental distribution and diversity of Perkinsea (Alveolata) explored by a meta-analysis of eDNA surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Itoïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Obiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.20111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-47378-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117388v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global perspective of environmental distribution and diversity of Perkinsea (Alveolata) explored by a meta-analysis of eDNA surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ramon Massana</w:t>
+                <w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian R Voolstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin C C Hume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guinther Mitushasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-47378-0⟩</w:t>
+              <w:t xml:space="preserve">npj Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298429v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian R Voolstra</w:t>
+                <w:t xml:space="preserve">Nadir Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin C C Hume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Porro</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157744v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04171809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Rouan</w:t>
+                <w:t xml:space="preserve">Top abundant deep ocean heterotrophic bacteria can be retrieved by cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Sanz-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pousse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00290-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04171809v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04481824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral infection impacts the 3D subcellular structure of the abundant marine diatom Guinardia delicatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Walde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Camplong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Walde</w:t>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.1034235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top abundant deep ocean heterotrophic bacteria can be retrieved by cultivation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00290-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04481824v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie M Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Corentine Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176291v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lê-Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Veglia</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalia Bistolas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176296v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04171796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Buitrago-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adriana Alberti</w:t>
+                <w:t xml:space="preserve">Laura Capasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176297v3</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriana Zingone</w:t>
+                <w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Veglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalia Bistolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Voolstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267640v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Montagna</w:t>
+                <w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Taviani</w:t>
+                <w:t xml:space="preserve">Frederick Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarosław Stolarski</w:t>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04170119v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176297v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t>
+                <w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Federico M Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Agostini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.00060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164118v1</w:t>
+                <w:t xml:space="preserve">hal-04267640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Canesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Taviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Jarosław Stolarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394784v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04170119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Rigonato</w:t>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">Sylvain Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Murillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04184772v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176293v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thamilla Zamoum</w:t>
+                <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Forcioli</w:t>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gilson</w:t>
+                <w:t xml:space="preserve">Alejandro Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Poquet</w:t>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205154v1</w:t>
+                <w:t xml:space="preserve">hal-04184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent evolution and horizontal gene transfer in Arctic Ocean microalgae</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dorrell</w:t>
+                <w:t xml:space="preserve">Mariarita Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kuo</w:t>
+                <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Füssy</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Richardson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asaf Salamov</w:t>
+                <w:t xml:space="preserve">Samuel Forsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202201833⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859139v1</w:t>
+                <w:t xml:space="preserve">hal-03781932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin-Scale Underway Quantitative Survey of Surface Microplankton Using Affordable Collection and Imaging Tools Deployed From Tara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Mériguet</w:t>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Oddone</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Guen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Bazile</w:t>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.916025⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877194v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EukProt: A database of genome-scale predicted proteins across the diversity of eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Strassert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ping Poh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cordier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+                <w:t xml:space="preserve">Emily Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561462v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971621v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Plankton Planet: A frugal, cooperative measure of aquatic life at the planetary scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pollina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.936972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.936972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872935v2</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EukProt: A database of genome-scale predicted proteins across the diversity of eukaryotes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emily Herman</w:t>
+                <w:t xml:space="preserve">PlanktoScope: Affordable Modular Quantitative Imaging Platform for Citizen Oceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pollina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongquan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.173⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.949428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971621v2</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton Planet: A frugal, cooperative measure of aquatic life at the planetary scale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Exploring the phycosphere of Emiliania huxleyi : from bloom dynamics to microbiome assembly experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Câmara dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Frada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.936972⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788523v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596404v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlanktoScope: Affordable Modular Quantitative Imaging Platform for Citizen Oceanography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">A robust approach to estimate relative phytoplankton cell abundances from metagenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Le Guen</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.949428⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.16-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971225v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the phycosphere of Emiliania huxleyi : from bloom dynamics to microbiome assembly experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergent evolution and horizontal gene transfer in Arctic Ocean microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dorrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Câmara dos Reis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Zoltan Füssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Gall</w:t>
+                <w:t xml:space="preserve">Elisabeth Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Frada</w:t>
+                <w:t xml:space="preserve">Asaf Salamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16829⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.e202201833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202201833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596404v3</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust approach to estimate relative phytoplankton cell abundances from metagenomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basin-Scale Underway Quantitative Survey of Surface Microplankton Using Affordable Collection and Imaging Tools Deployed From Tara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Anna Oddone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pollina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adriana Zingone</w:t>
+                <w:t xml:space="preserve">Romain Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.16-40. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.916025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559541v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorities for ocean microbiome research</w:t>
+                <w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Abreu</w:t>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Bourgois</w:t>
+                <w:t xml:space="preserve">Inès Barrenechea Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Gristwood</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvia Acinas</w:t>
+                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781942v1</w:t>
+                <w:t xml:space="preserve">hal-03561462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm v3: towards tera-scale amplicon clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Priorities for ocean microbiome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Czech</w:t>
+                <w:t xml:space="preserve">Adam Gristwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Stamatakis</w:t>
+                <w:t xml:space="preserve">Romain Troublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Quince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.267-269. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284105v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Richter</w:t>
+                <w:t xml:space="preserve">Swarm v3: towards tera-scale amplicon clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Watteaux</w:t>
+                <w:t xml:space="preserve">Lucas Czech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
+                <w:t xml:space="preserve">Alexandros Stamatakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Christopher Quince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.267-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+                <w:t xml:space="preserve">hal-03284105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarita Caracciolo</w:t>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forsans</w:t>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781932v1</w:t>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ocean Barcode Atlas: a web service to explore the biodiversity and biogeography of marine organisms.</w:t>
+                <w:t xml:space="preserve">Phytoplankton taxonomic and functional diversity patterns across a coastal tidal front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vernette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Pierre Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lecubin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13322⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-82071-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115219v1</w:t>
+                <w:t xml:space="preserve">hal-03127061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global distribution patterns of marine nitrogen-fixers by imaging and molecular methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Carsique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.4160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24299-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ocean Barcode Atlas: a web service to explore the biodiversity and biogeography of marine organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Delage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vintache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1347-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443359v2</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High and specific diversity of protists in the deep-sea basins dominated by diplonemids, kinetoplastids, ciliates and foraminiferans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Hohlfeld</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Hermanns</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Erwan Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vintache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02012-5⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208049v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High and specific diversity of protists in the deep-sea basins dominated by diplonemids, kinetoplastids, ciliates and foraminiferans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Martini</w:t>
+                <w:t xml:space="preserve">Alexandra Schoenle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+                <w:t xml:space="preserve">Manon Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Karoline Hermanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318806v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097258v3</w:t>
+                <w:t xml:space="preserve">hal-03318806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protist taxonomic and functional diversity in soil, freshwater and marine ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lentendu</w:t>
+                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micah Dunthorn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bass</w:t>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146, pp.106262. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028115v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097258v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton taxonomic and functional diversity patterns across a coastal tidal front</w:t>
+                <w:t xml:space="preserve">Protist taxonomic and functional diversity in soil, freshwater and marine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ramond</w:t>
+                <w:t xml:space="preserve">David Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Siano</w:t>
+                <w:t xml:space="preserve">Christophe V W Seppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Guillaume Lentendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Marié</w:t>
+                <w:t xml:space="preserve">Micah Dunthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.2682. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.106262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-82071-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127061v1</w:t>
+                <w:t xml:space="preserve">hal-03028115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale patterns of marine diatom richness: Drivers and trends in a changing ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeography of marine giant viruses reveals their interplay with eukaryotes and ecological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Busseni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hay Mele</w:t>
+                <w:t xml:space="preserve">Yanze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13161⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), pp.1639-1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01288-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992584v1</w:t>
+                <w:t xml:space="preserve">hal-02974168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale patterns of marine diatom richness: Drivers and trends in a changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Pirazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Flores</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Lang-Yona</w:t>
+                <w:t xml:space="preserve">Bruno Hay Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (11), pp.1915-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967981v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the mechanisms shaping the surface ocean microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina M Deutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro C Junger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina R Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders K Krabberød</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-020-00827-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of environmental metabarcoding protocols aiming at favoring contemporary biodiversity in inventories of deep-sea communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Altaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trainic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Brandt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lois Maignien</w:t>
+                <w:t xml:space="preserve">N. Lang-Yona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00234⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410860v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of marine giant viruses reveals their interplay with eukaryotes and ecological functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+                <w:t xml:space="preserve">An assessment of environmental metabarcoding protocols aiming at favoring contemporary biodiversity in inventories of deep-sea communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanze Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Lois Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (12), pp.1639-1649. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01288-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974168v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
+                <w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Antonietta Capotondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+                <w:t xml:space="preserve">Michael Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Audrain</w:t>
+                <w:t xml:space="preserve">Maria Kavanaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lehodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407578v1</w:t>
+                <w:t xml:space="preserve">hal-02316446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Planes</w:t>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Agostini</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Banaigs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402685v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ben Bolduc</w:t>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Martini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greta Busseni</w:t>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094778v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banaigs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and morphological divergence in the warm-water planktonic foraminifera genus Globigerinoides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Füllberg</w:t>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert-Jan Brummer</w:t>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Greco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lukas Jonkers</w:t>
+                <w:t xml:space="preserve">Samuel Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225246⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412791v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell genomics yields a wide diversity of small planktonic protists across major ocean ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and morphological divergence in the warm-water planktonic foraminifera genus Globigerinoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E Sieracki</w:t>
+                <w:t xml:space="preserve">Angelina Füllberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J Poulton</w:t>
+                <w:t xml:space="preserve">Geert-Jan Brummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jaillon</w:t>
+                <w:t xml:space="preserve">Mattia Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wincker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Lukas Jonkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.6025. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0225246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42487-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113815v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between taxonomic and functional diversity in protistan coastal communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single cell genomics yields a wide diversity of small planktonic protists across major ocean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sourisseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schmitt</w:t>
+                <w:t xml:space="preserve">M. E Sieracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14537⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.6025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42487-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971181v1</w:t>
+                <w:t xml:space="preserve">hal-02113815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Kavanaugh</w:t>
+                <w:t xml:space="preserve">Coupling between taxonomic and functional diversity in protistan coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lehodey</w:t>
+                <w:t xml:space="preserve">Marc Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.623. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.730-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316446v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01874711v1</w:t>
+                <w:t xml:space="preserve">hal-01771839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved primer set and amplification protocol with increased specificity and sensitivity targeting the Symbiodinium ITS2 region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin C C Hume</w:t>
+                <w:t xml:space="preserve">EukRef: Phylogenetic curation of ribosomal RNA to enhance understanding of eukaryotic diversity and distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Ziegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Martin Kolisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pochon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Vittorio Boscaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Santoferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Nenarokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4816⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (9), pp.e2005849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2005849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822910v1</w:t>
+                <w:t xml:space="preserve">hal-03971662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide Occurrence and Activity of the Reef-Building Coral Symbiont Symbiodinium in the Open Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">An improved primer set and amplification protocol with increased specificity and sensitivity targeting the Symbiodinium ITS2 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin C C Hume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194113v1</w:t>
+                <w:t xml:space="preserve">hal-01822910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worldwide Occurrence and Activity of the Reef-Building Coral Symbiont Symbiodinium in the Open Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
+                <w:t xml:space="preserve">Xavier Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (22), pp.3625-3633.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006275v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous abundance distribution of non-dominant plankton across the global ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruti Malviya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Karsenti</w:t>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0587-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364756v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom diversity through HTS-metabarcoding in coastal European seas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ubiquitous abundance distribution of non-dominant plankton across the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Malviya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micah Dunthorn</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36345-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (8), pp.1243-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0587-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978355v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epibiotic life of the cosmopolitan diatom Fragilariopsis doliolus on heterotrophic ciliates in the open ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Scalco</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (4), pp.1094 - 1108. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-017-0029-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762501v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01874711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean metabarcoding confirms limited diversity in planktonic foraminifera but reveals unknown hyper-abundant lineages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The epibiotic life of the cosmopolitan diatom Fragilariopsis doliolus on heterotrophic ciliates in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Garet-Delmas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Flora J. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Scalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20833-z⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.1094 - 1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-017-0029-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718031v1</w:t>
+                <w:t xml:space="preserve">hal-01762501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neobodonids are dominant kinetoplastids in the global ocean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Surface ocean metabarcoding confirms limited diversity in planktonic foraminifera but reveals unknown hyper-abundant lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Garet-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.2539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20833-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02291359v1</w:t>
+                <w:t xml:space="preserve">hal-01718031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding analysis on European coastal samples reveals new molecular metazoan diversity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Diatom diversity through HTS-metabarcoding in coastal European seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Piredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iñaki Ruiz-Trillo</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Dunthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.9106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27509-8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.18059 (2018). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36345-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829946v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neobodonids are dominant kinetoplastids in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Olga Flegontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Flegontov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Malviya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.878-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771839v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EukRef: Phylogenetic curation of ribosomal RNA to enhance understanding of eukaryotic diversity and distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabarcoding analysis on European coastal samples reveals new molecular metazoan diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Boscaro</w:t>
+                <w:t xml:space="preserve">David López-Escardó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Santoferrara</w:t>
+                <w:t xml:space="preserve">Jordi Paps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafim Nenarokov</w:t>
+                <w:t xml:space="preserve">Iñaki Ruiz-Trillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (9), pp.e2005849. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2005849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27509-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971662v2</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the harmful algal flora in northwestern Mediterranean coastal lagoons revealed by pyrosequencing metabarcodes of the 28S rRNA gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UniEuk : Time to Speak a Common Language in Protistology!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Grzebyk</w:t>
+                <w:t xml:space="preserve">Andreea Ciuprina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audic</w:t>
+                <w:t xml:space="preserve">Sara Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Juliet Brodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.1 - 16. </w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (3), pp.407-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928761v1</w:t>
+                <w:t xml:space="preserve">hal-01512649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UniEuk : Time to Speak a Common Language in Protistology!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
+                <w:t xml:space="preserve">Parasites dominate hyperdiverse soil protist communities in Neotropical rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Czech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Stamatakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12414⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.0091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512649v1</w:t>
+                <w:t xml:space="preserve">hal-03971032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites dominate hyperdiverse soil protist communities in Neotropical rainforests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Stamatakis</w:t>
+                <w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0091⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03971032v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Insights into the harmful algal flora in northwestern Mediterranean coastal lagoons revealed by pyrosequencing metabarcodes of the 28S rRNA gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grzebyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Engelen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Eric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.1 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771844v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative 3D-imaging for cell biology and ecology of environmental microbial eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.e26066. </w:t>
@@ -11734,64 +11738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic foraminifera-derived environmental DNA extracted from abyssal sediments preserves patterns of plankton macroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate F. Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11881,64 +11885,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the genomic information of unculturable oceanic picoeukaryotes by combining multiple single cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fran Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11996,2110 +12000,2110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial symbionts diverged in the late Cretaceous towards lineage-specific nitrogen fixation factories in single-celled phytoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Diversity of Diplonemid Eukaryotes in the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Flegontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Flegontov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Malviya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
+                <w:t xml:space="preserve">Stephane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Cabello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11071⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (22), pp.3060-3065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295207v1</w:t>
+                <w:t xml:space="preserve">cea-04541791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global distribution and vertical patterns of a prymnesiophyte–cyanobacteria obligate symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The symbiotic life of Symbiodinium in the open ocean within a new species of calcifying ciliate (Tiarina sp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M Cabello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Montserrat Vidal</w:t>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (3), pp.693-706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2015.147⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.1424-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289124v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symbiotic life of Symbiodinium in the open ocean within a new species of calcifying ciliate (Tiarina sp.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+                <w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Dunthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2015.211⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258214v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audic</w:t>
+                <w:t xml:space="preserve">Methodology for Single-Cell Genetic Analysis of Planktonic Foraminifera for Studies of Protist Diversity and Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès K.M. Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Weinkauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate F. Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (255), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383722v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Single-Cell Genetic Analysis of Planktonic Foraminifera for Studies of Protist Diversity and Evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Andre</w:t>
+                <w:t xml:space="preserve">Environmental sequencing provides reasonable estimates of the relative abundance of specific picoeukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina R. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Forn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00255⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (15), pp.4757-4766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00560-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420794v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental sequencing provides reasonable estimates of the relative abundance of specific picoeukaryotes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Global patterns of pelagic dinoflagellate diversity across protist size classes unveiled by metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00560-16⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.609-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332059v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns of pelagic dinoflagellate diversity across protist size classes unveiled by metabarcoding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jose Garet</w:t>
+                <w:t xml:space="preserve">Insights into global diatom distribution and diversity in the world's ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Malviya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Scalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Vincenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13039⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (11), pp.E1516-E1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1509523113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01305586v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into global diatom distribution and diversity in the world's ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
+                <w:t xml:space="preserve">Global distribution and vertical patterns of a prymnesiophyte–cyanobacteria obligate symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M Cornejo-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1509523113⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.693-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545320v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and oceanic distribution of the Parmales (Bolidophyceae), a picoplanktonic group closely related to diatoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyanobacterial symbionts diverged in the late Cretaceous towards lineage-specific nitrogen fixation factories in single-celled phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sánchez-Baracaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutsuo Ichinomiya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mitsunobu Kamiya</w:t>
+                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.38⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292953v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tara Oceans voyage reveals global diversity and distribution patterns of marine planktonic ciliates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gimmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Korn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Stoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.33555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep33555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Morard</w:t>
+                <w:t xml:space="preserve">Diversity and oceanic distribution of the Parmales (Bolidophyceae), a picoplanktonic group closely related to diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsuo Ichinomiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Gourvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jean Douady</w:t>
+                <w:t xml:space="preserve">Mitsunobu Kamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.2419-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368819v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep37900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Silicon Transport in Eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès K.M. Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan O. Marron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicole King</w:t>
+                <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msw209⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386826v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden diversity of Acoelomorpha revealed through metabarcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Evolution of Silicon Transport in Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan O. Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen L. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond E. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia S. Arroyo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (9), pp.845-871. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), pp.3226-3248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376566v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Diversity of Diplonemid Eukaryotes in the Ocean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hidden diversity of Acoelomorpha revealed through metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alicia S. Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David López-Escardó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Ruiz-Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (22), pp.3060-3065. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (9), pp.845-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04541791v1</w:t>
+                <w:t xml:space="preserve">hal-01376566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Roat Kultima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
@@ -14137,103 +14141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarm v2: highly-scalable and high-resolution amplicon clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Rognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Quince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micah Dunthorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.e1420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14261,567 +14265,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diversity and distribution of marine fungi across 130 European environmental samples</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A. Richards</w:t>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Leonard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Del Campo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2243⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258213v1</w:t>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
+                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular diversity and distribution of marine fungi across 130 European environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
+                <w:t xml:space="preserve">Thomas A. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Guy Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Javier Del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1819), pp.20152243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253984v1</w:t>
+                <w:t xml:space="preserve">hal-01258213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Deep sequencing of amplified Prasinovirus and host green algal genes from an Indian Ocean transect reveals interacting trophic dependencies and new genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desdevises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adriana Zingone</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.979-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149047v1</w:t>
+                <w:t xml:space="preserve">hal-01246259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-cycle modification in open oceans accounts for genome variability in a cosmopolitan phytoplankton</w:t>
               </w:r>
@@ -14859,237 +14863,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (6), pp.1365-1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2014.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sequencing of amplified Prasinovirus and host green algal genes from an Indian Ocean transect reveals interacting trophic dependencies and new genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Desdevises</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Rowena F Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (6), pp.979-989. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246259v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t>
               </w:r>
@@ -15209,103 +15213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and distribution of unicellular opisthokonts along the European coast analysed using high-throughput sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (9), pp.3195-3207. </w:t>
@@ -15337,1034 +15341,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Oceans studies plankton at PLANETARY SCALE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bork</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Karsenti</w:t>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aac5605⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258211v1</w:t>
+                <w:t xml:space="preserve">hal-01191731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Massana</w:t>
+                <w:t xml:space="preserve">Tara Oceans studies plankton at PLANETARY SCALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">E. Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aac5605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191731v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing Environmental Next-Generation Sequencing Amplicons from Microbial Eukaryotes into a Phylogenetic Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse molecular signatures for ribosomally ‘active’ Perkinsea in marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Otto</w:t>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon A. Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Finlay Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (4), pp.993-1009. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-14-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258215v1</w:t>
+                <w:t xml:space="preserve">hal-01100661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse molecular signatures for ribosomally ‘active’ Perkinsea in marine sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of Rare and Abundant Marine Microbial Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Finlay Maguire</w:t>
+                <w:t xml:space="preserve">Christophe Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-14-110⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (8), pp.813-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100661v1</w:t>
+                <w:t xml:space="preserve">hal-01149637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Rare and Abundant Marine Microbial Eukaryotes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Comparative Transcriptome of Wild Type and Selected Strains of the Microalgae Tisochrysis lutea Provides Insights into the Genetic Basis, Lipid Metabolism and the Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boutte</w:t>
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.02.050⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149637v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Transcriptome of Wild Type and Selected Strains of the Microalgae Tisochrysis lutea Provides Insights into the Genetic Basis, Lipid Metabolism and the Life Cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+                <w:t xml:space="preserve">Placing Environmental Next-Generation Sequencing Amplicons from Microbial Eukaryotes into a Phylogenetic Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Dunthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+                <w:t xml:space="preserve">Johannes Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Bougaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Simon A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Stamatakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86889. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (4), pp.993-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100651v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic delineation between and within the widespread coccolithophore morpho-species Emiliania huxleyi and Gephyrocapsa oceanica (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoko Hagino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16479,51 +16483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (4), pp.353-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16557,103 +16561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarm: robust and fast clustering method for amplicon-based studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Rognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Quince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micah Dunthorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.e593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16687,90 +16691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic 16S rDNA Illumina tags are a powerful alternative to amplicon sequencing to explore diversity and structure of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ferrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16859,77 +16863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurika Ujiié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t>
@@ -16961,5181 +16965,5181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">454 Pyrosequencing to Describe Microbial Eukaryotic Community Composition, Diversity and Relative Abundance: A Test for Marine Haptophytes</w:t>
+                <w:t xml:space="preserve">Deep relationships of Rhizaria revealed by phylogenomics: A farewell to Haeckel's Radiolaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne Egge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Roberto Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Andersen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Mikhail V. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Aglyamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074371⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (1), pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258226v1</w:t>
+                <w:t xml:space="preserve">hal-01258221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological modeling of the temperature dependence of cryptic species of planktonic Foraminifera in the Southern Hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.05.011⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (11), pp.4594-4611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md11114594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00911448v1</w:t>
+                <w:t xml:space="preserve">hal-01258229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md11114594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258229v1</w:t>
+                <w:t xml:space="preserve">hal-01253994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne S Egge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253994v1</w:t>
+                <w:t xml:space="preserve">hal-00817857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring nucleo-cytoplasmic large DNA viruses in Tara Oceans microbial metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia G Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Subirana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (9), pp.1678-1695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2013.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">454 Pyrosequencing to Describe Microbial Eukaryotic Community Composition, Diversity and Relative Abundance: A Test for Marine Haptophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Egge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elianne S Egge</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e74371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00817857v1</w:t>
+                <w:t xml:space="preserve">hal-01258226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, ecology and biogeochemistry of cyst-forming acantharia (radiolaria) in the oceans.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David W Pond</w:t>
+                <w:t xml:space="preserve">Ecological modeling of the temperature dependence of cryptic species of planktonic Foraminifera in the Southern Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraint Tarling</w:t>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53598. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 391, pp.13-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817877v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Morard</w:t>
+                <w:t xml:space="preserve">Diversity, ecology and biogeochemistry of cyst-forming acantharia (radiolaria) in the oceans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsiaryna Paborstava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W Pond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraint Tarling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797451v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Aurahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Ujiie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t>
+              <w:t xml:space="preserve">Paleobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00911466v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the description of Tisochrysis lutea gen. nov sp nov and Isochrysis nuda sp nov in the Isochrysidales, and the transfer of Dicrateria to the Prymnesiales (Haptophyta)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jean Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ujiie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-013-0037-0⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01258231v1</w:t>
+                <w:t xml:space="preserve">hal-00911466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep relationships of Rhizaria revealed by phylogenomics: A farewell to Haeckel's Radiolaria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Galina Aglyamova</w:t>
+                <w:t xml:space="preserve">On the description of Tisochrysis lutea gen. nov sp nov and Isochrysis nuda sp nov in the Isochrysidales, and the transfer of Dicrateria to the Prymnesiales (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Declan C. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67 (1), pp.53-59. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (6), pp.1763-1776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-013-0037-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258221v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny and Morphological Evolution of the Acantharia (Radiolaria)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two distinct lineages in the radiolarian Order Spumellaria having different ecological preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noritoshi Suzuki</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Yoshiyuki Ishitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurika Ujiié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kozo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2011.10.002⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61-64, pp.172-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2011.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258238v1</w:t>
+                <w:t xml:space="preserve">hal-01258236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBOL Protist Working Group: Barcoding Eukaryotic Richness beyond the Animal, Plant, and Fungal Kingdoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lassaâd Belbahri</w:t>
+                <w:t xml:space="preserve">An original mode of symbiosis in open ocean plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desdevises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001419⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (44), pp.18000-18005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212303109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258240v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity patterns and activity of uncultured marine heterotrophic flagellates unveiled with pyrosequencing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Molecular Phylogeny and Morphological Evolution of the Acantharia (Radiolaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noritoshi Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2012.36⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (3), pp.435-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258237v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal differentiation among pelagic populations in a planktic foraminifer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yurika Ujiié</w:t>
+                <w:t xml:space="preserve">CBOL Protist Working Group: Barcoding Eukaryotic Richness beyond the Animal, Plant, and Fungal Kingdoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Adl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Asami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Ishitani</w:t>
+                <w:t xml:space="preserve">Lassaâd Belbahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.286⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (11), pp.e1001419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866864v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ survey of life cycle phases of the coccolithophore Emiliania huxleyi (Haptophyta)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Longitudinal differentiation among pelagic populations in a planktic foraminifer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurika Ujiié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Asami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Ishitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02745.x⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (7), pp.1725-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258234v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original mode of symbiosis in open ocean plankton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Decelle</w:t>
+                <w:t xml:space="preserve">In situ survey of life cycle phases of the coccolithophore Emiliania huxleyi (Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel J. Frada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay D. Bidle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.1558-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02745.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212303109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258241v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct lineages in the radiolarian Order Spumellaria having different ecological preferences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Diversity patterns and activity of uncultured marine heterotrophic flagellates unveiled with pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo C. Pernice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2011.12.005⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.1823-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2012.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258236v1</w:t>
+                <w:t xml:space="preserve">hal-01258237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">New evidence for morphological and genetic variation in the cosmopolitan coccolithophore emiliania huxleyi (prymnesiophyceae) from the cox1b-atp4 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Hagino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Kogame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.1164-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01053.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657029v1</w:t>
+                <w:t xml:space="preserve">hal-01258248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the transcriptional features associated with coccolithovirus infection of natural Emiliania huxleyi blooms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jean Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01191.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258250v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Holistic Approach to Marine Eco-Systems Biology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Unveiling the transcriptional features associated with coccolithovirus infection of natural Emiliania huxleyi blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pagarete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001177⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3), pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01191.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893669v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Analyses Reveal Differential Gene Expression Patterns Between the Life-Cycle Stages of Emiliania Huxleyi (haptophyta) and Reflect Specialization to Different Ecological Niches1: Gene Expression in E. Huxleyi</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A Holistic Approach to Marine Eco-Systems Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia G. Acinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peer Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Björn Rost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01014.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (10), pp.e1001177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258249v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence for morphological and genetic variation in the cosmopolitan coccolithophore emiliania huxleyi (prymnesiophyceae) from the cox1b-atp4 genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy R. Young</w:t>
+                <w:t xml:space="preserve">Transcriptome Analyses Reveal Differential Gene Expression Patterns Between the Life-Cycle Stages of Emiliania Huxleyi (haptophyta) and Reflect Specialization to Different Ecological Niches1: Gene Expression in E. Huxleyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian D. Rokitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart J. De Nooijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scarlett Trimborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuhiro Kogame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Björn Rost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (5), pp.1164-1176. </w:t>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.829-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01053.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258248v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelagodinium gen. nov and P-beii comb. nov., a Dinoflagellate Symbiont of Planktonic Foraminifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplankton Biogeography and Community Stability in the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Montresor</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Pedro Cermeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Falkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.01.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.e10037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258255v1</w:t>
+                <w:t xml:space="preserve">hal-01258253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time line of the Environmental Genetics of the Haptophytes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A guide to extant coccolithophores (Calcihaptophycidae, Haptophyta) using light microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Frada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cachão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nannoplankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.58-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msp222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258256v1</w:t>
+                <w:t xml:space="preserve">hal-01258257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coiling dimorphism within a genetic type of the planktonic foraminifer Globorotalia truncatulinoides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Pelagodinium gen. nov and P-beii comb. nov., a Dinoflagellate Symbiont of Planktonic Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Montresor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2010.09.001⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (3), pp.385-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00869295v1</w:t>
+                <w:t xml:space="preserve">hal-01258255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton Biogeography and Community Stability in the Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A Time line of the Environmental Genetics of the Haptophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul G. Falkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (3), pp.e10037. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.161-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258253v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide to extant coccolithophores (Calcihaptophycidae, Haptophyta) using light microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Frada</w:t>
+                <w:t xml:space="preserve">Coiling dimorphism within a genetic type of the planktonic foraminifer Globorotalia truncatulinoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurika Ujiié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Young</w:t>
+                <w:t xml:space="preserve">S Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cachão</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Wiebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nannoplankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77 (3-4), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2010.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258257v1</w:t>
+                <w:t xml:space="preserve">hal-00869295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-virus shift of the sphingolipid pathway along an Emiliania huxleyi bloom: survival of the fattest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId731" w:history="1">
+                <w:t xml:space="preserve">Horizontal gene transfer of an entire metabolic pathway between a eukaryotic alga and its DNA virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pagarete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan A. Kimmance</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Betsy Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (11), pp.2840-2848. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (8), pp.1441-1449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02006.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.091686.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258269v1</w:t>
+                <w:t xml:space="preserve">hal-01258265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleodictyon nodosum: A living fossil on the deep-sea floor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host-virus shift of the sphingolipid pathway along an Emiliania huxleyi bloom: survival of the fattest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pagarete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Rona</w:t>
+                <w:t xml:space="preserve">William H. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolf Seilacher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Susan A. Kimmance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.05.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (11), pp.2840-2848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02006.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258272v1</w:t>
+                <w:t xml:space="preserve">hal-01258269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological recognition of cryptic species in the planktonic foraminifer Orbulina universa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Paleodictyon nodosum: A living fossil on the deep-sea floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Rona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Seilacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gooday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan M. Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.03.001⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (19-20), pp.1700-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869299v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations of heterococcolithophore-holococcolithophore life cycle combinations in the family Pontosphaeraceae (Calcihaptophycideae, Haptophyta)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Morphological recognition of cryptic species in the planktonic foraminifer Orbulina universa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ujiie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71 (1-2), pp.20-27. </w:t>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (3-4), pp.148-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258259v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of functional differentiation between haploid and diploid cells of Emiliania huxleyi, a globally significant photosynthetic calcifying cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First observations of heterococcolithophore-holococcolithophore life cycle combinations in the family Pontosphaeraceae (Calcihaptophycideae, Haptophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Frada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Von Dassow</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Isabella Percopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Zingone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (10), pp.R114. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1-2), pp.20-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258261v1</w:t>
+                <w:t xml:space="preserve">hal-01258259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Dependent Transcriptional Regulation of Genes of Biogeochemical Interest in the Diploid and Haploid Life Cycle Stages of Emiliania huxleyi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome analysis of functional differentiation between haploid and diploid cells of Emiliania huxleyi, a globally significant photosynthetic calcifying cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul G. Falkowski</w:t>
+                <w:t xml:space="preserve">Peter Von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02737-08⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (10), pp.R114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2009-10-10-r114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258264v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Diversity of Marine Picoeukaryotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Del Campo</w:t>
+                <w:t xml:space="preserve">Light-Dependent Transcriptional Regulation of Genes of Biogeochemical Interest in the Diploid and Haploid Life Cycle Stages of Emiliania huxleyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Balague</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liti Haramaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007143⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (10), pp.3366-3369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02737-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258270v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">New Insights into the Diversity of Marine Picoeukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Balague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (31), pp.12803-12808. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.e7143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0905841106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258271v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired phototrophy in aquatic protists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane K. Stoecker</w:t>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew D. Johnson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aris-Brosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (3, 3), pp.279-310. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (31), pp.12803-12808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0905841106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258262v1</w:t>
+                <w:t xml:space="preserve">hal-01258271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer of an entire metabolic pathway between a eukaryotic alga and its DNA virus</w:t>
+                <w:t xml:space="preserve">Acquired phototrophy in aquatic protists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Monier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Diane K. Stoecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (8), pp.1441-1449. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (3, 3), pp.279-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.091686.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258265v1</w:t>
+                <w:t xml:space="preserve">hal-01258262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal or casual link between the rise of nannoplankton calcification and a tectonically-driven massive decrease in Late Triassic atmospheric CO2 ?</w:t>
               </w:r>
@@ -22272,51 +22276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22558,51 +22562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Find the good imaging technique for automatic identification of meiofauna - Part of the Blue Revolution project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22610,51 +22614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Borremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Daché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Marine Imaging Workshop (MIW'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
@@ -22709,77 +22713,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayat Sanchez-Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 Workshop - Tackling Climate Change with Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Santiago / Virtual, Chile</w:t>
@@ -23339,51 +23343,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A49608E8"/>
+    <w:nsid w:val="EBB9C4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23570,51 +23574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colomban-de-vargas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6476-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144372401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3161155566458213380006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Racunica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10159-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10690" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marchese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Falcini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2024.513" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae130" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Angelis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Metz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01874-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4339559/v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;r Rajter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2024.126119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranju Radhakrishnan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309463" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ito&#239;z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47378-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Camplong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1034235" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04481824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00290-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan F&#252;ssy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richardson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201833" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oddone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Guen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazile" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.916025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971621v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Strassert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Poh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Herman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.173" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongquan Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.949428" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284105v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Czech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Quince" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab493" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03208049v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hohlfeld" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Hermanns" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02012-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028115v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lentendu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106262" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03127061v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82071-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pirazzini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fremont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay Mele" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13161" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Deutschmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C Junger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R Giner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders K Krabber&#248;d" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00827-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00234" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412791v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina F&#252;llberg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Brummer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225246" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971181v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14537" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822910v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ziegler" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4816" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194113v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.024" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364756v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0587-2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piredda" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36345-9" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718031v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Garet-Delmas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20833-z" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291359v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Flegontova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Flegontov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14034" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829946v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Paps" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ruiz-Trillo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27509-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971662v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Boscaro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santoferrara" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Nenarokov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005849" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928761v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lasserre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.06.003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01512649v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ciuprina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bender" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12414" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971032v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0091" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633659v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26066" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546988v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Darling" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecroq-Bennet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Winther Pedersen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2741-2017" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289124v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Cabello" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raho" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Blasco" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vidal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.147" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258214v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Mordret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.211" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01420794v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Weinkauf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00255" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332059v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R. Giner" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Forn" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00560-16" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305586v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Garet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13039" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNDXZ7NK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545320v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincenta" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509523113" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292953v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuo Ichinomiya" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yoshikawa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunobu Kamiya" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.38" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369656v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gimmler" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Korn" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stoeck" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33555" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386826v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O. Marron" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ratcliffe" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen L. Wheeler" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Goldstein" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole King" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw209" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376566v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia S. Arroyo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0674" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541791v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.09.031" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271077v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Rognes" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1420" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258213v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Richards" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Del Campo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2243" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258208v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mallo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12759" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258211v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bork" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenti" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5605" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258215v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Otto" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berger" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu055" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100661v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finlay Maguire" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-110" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258218v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hagino" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12147" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB021F4666EF1F74DEB9658824B81B0076E4A140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258220v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v35.iss4.2014.353" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245140v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.593" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258226v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Egge" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074371" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817877v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Paborstava" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Pond" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Tarling" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053598" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258231v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C. Schroeder" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0037-0" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41H6FL8G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258221v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sierra" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Matz" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Aglyamova" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pillet" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.011" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4BKQRBQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258238v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noritoshi Suzuki" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.10.002" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM141MJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258240v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Adl" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001419" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258237v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.36" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866864v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ishitani" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.286" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258234v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel J. Frada" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Bidle" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02745.x" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C87ZHQDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258236v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozo Takahashi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2011.12.005" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ1BLSC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258250v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pagarete" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Tiwari" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01191.x" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258249v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D. Rokitta" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart J. De Nooijer" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Trimborn" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rost" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01014.x" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4779G2N8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258248v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kogame" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01053.x" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0JMHLM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258255v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.01.002" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J83GTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258256v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp222" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869295v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watanabe" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wiebe" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2010.09.001" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFV3HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258253v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cermeno" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abrantes" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Falkowski" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010037" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258257v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Young" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cach&#227;o" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lino" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258269v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Allen" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Wilson" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Kimmance" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02006.x" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258272v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Rona" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Seilacher" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gooday" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.05.015" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M23R635B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258259v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.01.001" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSMKG6RN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258264v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richier" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liti Haramaty" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02737-08" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258270v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balague" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007143" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258262v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane K. Stoecker" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Johnson" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01340" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258265v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Read" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091686.109" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339358v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vargas" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318857v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2007.11.051" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN5NWPJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434978v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bolivar" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fahrni" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025786" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812174v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Foulquier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-05505104v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Flamme" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gallace" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98535-5_4" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colomban-de-vargas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6476-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144372401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3161155566458213380006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Racunica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10159-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Dach&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10690" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranju Radhakrishnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309463" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;r Rajter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2024.126119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Angelis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Metz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01874-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4339559/v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marchese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Falcini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2024.513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae130" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ito&#239;z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47378-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04481824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00290-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Camplong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1034235" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971621v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Strassert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Poh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Herman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.173" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongquan Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.949428" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan F&#252;ssy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richardson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201833" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877194v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oddone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazile" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.916025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284105v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Czech" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Quince" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab493" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03127061v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82071-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03208049v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hohlfeld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Hermanns" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02012-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028115v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lentendu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106262" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pirazzini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fremont" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay Mele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13161" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557469v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Deutschmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C Junger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R Giner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders K Krabber&#248;d" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00827-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410860v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00234" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412791v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina F&#252;llberg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Brummer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225246" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971181v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14537" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971662v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Boscaro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santoferrara" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Nenarokov" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005849" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822910v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Ziegler" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4816" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194113v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.024" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364756v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0587-2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718031v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Garet-Delmas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20833-z" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978355v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piredda" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36345-9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291359v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Flegontova" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Flegontov" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14034" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829946v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Paps" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ruiz-Trillo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27509-8" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01512649v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ciuprina" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bender" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12414" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971032v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0091" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928761v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lasserre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.06.003" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633659v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26066" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546988v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Darling" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecroq-Bennet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Winther Pedersen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2741-2017" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541791v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.09.031" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258214v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Mordret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.211" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01420794v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Weinkauf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00255" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332059v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R. Giner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Forn" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00560-16" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305586v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Garet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13039" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNDXZ7NK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545320v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincenta" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509523113" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289124v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Cabello" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raho" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Blasco" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vidal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.147" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369656v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gimmler" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Korn" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stoeck" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33555" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292953v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuo Ichinomiya" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yoshikawa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunobu Kamiya" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.38" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386826v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O. Marron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ratcliffe" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen L. Wheeler" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E. Goldstein" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole King" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw209" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376566v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia S. Arroyo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0674" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271077v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Rognes" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1420" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258213v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Richards" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Del Campo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2243" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245155v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.221" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258208v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mallo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12759" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258211v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bork" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenti" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5605" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100661v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finlay Maguire" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-110" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100651v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086889" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258215v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Otto" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berger" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu055" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258218v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hagino" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12147" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB021F4666EF1F74DEB9658824B81B0076E4A140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258220v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v35.iss4.2014.353" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01245140v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.593" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258221v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sierra" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Matz" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Aglyamova" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pillet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.011" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4BKQRBQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258226v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Egge" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074371" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817877v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Paborstava" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Pond" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Tarling" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053598" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258231v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan C. Schroeder" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0037-0" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41H6FL8G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258236v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ishitani" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kozo Takahashi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2011.12.005" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ1BLSC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258238v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noritoshi Suzuki" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.10.002" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM141MJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258240v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Adl" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001419" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866864v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.286" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258234v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel J. Frada" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay D. Bidle" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02745.x" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C87ZHQDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258237v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.36" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258248v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kogame" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01053.x" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0JMHLM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258250v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pagarete" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Tiwari" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01191.x" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258249v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D. Rokitta" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart J. De Nooijer" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Trimborn" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Rost" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01014.x" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4779G2N8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258253v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cermeno" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abrantes" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Falkowski" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010037" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258257v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Young" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cach&#227;o" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lino" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258255v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.01.002" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8J83GTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258256v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp222" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869295v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watanabe" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wiebe" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2010.09.001" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFV3HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258265v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Allen" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Read" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091686.109" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258269v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Wilson" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Kimmance" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02006.x" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258272v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Rona" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Seilacher" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gooday" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.05.015" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M23R635B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258259v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.01.001" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSMKG6RN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258261v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-10-r114" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258264v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liti Haramaty" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02737-08" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258270v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Balague" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007143" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258262v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane K. Stoecker" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Johnson" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01340" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339358v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vargas" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318857v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2007.11.051" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN5NWPJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434978v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bolivar" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fahrni" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025786" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812174v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Foulquier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-05505104v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Flamme" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gallace" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98535-5_4" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>