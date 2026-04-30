--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1517,283 +1517,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aponecrotic, antiangiogenic and antiproliferative effects of a novel dextran derivative on breast cancer growth in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Di Benedetto</w:t>
+                <w:t xml:space="preserve">M Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Starzec</w:t>
+                <w:t xml:space="preserve">A Starzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Briane</w:t>
+                <w:t xml:space="preserve">D Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Perret</w:t>
+                <w:t xml:space="preserve">G Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 135 (8), pp.1859-1871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.bjp.0704645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393065v1</w:t>
+                <w:t xml:space="preserve">hal-04392834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aponecrotic, antiangiogenic and antiproliferative effects of a novel dextran derivative on breast cancer growth in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Di Benedetto</w:t>
+                <w:t xml:space="preserve">Mélanie Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Starzec</w:t>
+                <w:t xml:space="preserve">Anna Starzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Briane</w:t>
+                <w:t xml:space="preserve">Dominique Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Perret</w:t>
+                <w:t xml:space="preserve">Gérard Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 135 (8), pp.1859-1871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.bjp.0704645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392834v1</w:t>
+                <w:t xml:space="preserve">hal-04393065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular but not humoral immune responses generated by vaccination with dendritic cells protect mice against leukaemia</w:t>
               </w:r>
@@ -2053,103 +2053,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Urinary Protein as a Negative Tumor Marker in Mouse Hepatocarcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Dragani</w:t>
+                <w:t xml:space="preserve">Tommaso Dragani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Manenti</w:t>
+                <w:t xml:space="preserve">Giacomo Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sacchi</w:t>
+                <w:t xml:space="preserve">Marina Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Della Porta</w:t>
+                <w:t xml:space="preserve">Giuseppe Della Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (6), pp.355-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mc.2940020610⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -2159,139 +2159,139 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384688v1</w:t>
+                <w:t xml:space="preserve">hal-04392966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Urinary Protein as a Negative Tumor Marker in Mouse Hepatocarcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Dragani</w:t>
+                <w:t xml:space="preserve">T Dragani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Manenti</w:t>
+                <w:t xml:space="preserve">G Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Sacchi</w:t>
+                <w:t xml:space="preserve">M Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Della Porta</w:t>
+                <w:t xml:space="preserve">G Della Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (6), pp.355-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mc.2940020610⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -2301,51 +2301,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392966v1</w:t>
+                <w:t xml:space="preserve">hal-04384688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery of the bacterial nitroreductase gene into endothelial cells prolongs the survival of tumour-bearing mice by bystander mechanisms</w:t>
               </w:r>
@@ -2357,51 +2357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Benouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,51 +3014,51 @@
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.bjc.6600065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392829v1</w:t>
+                <w:t xml:space="preserve">hal-04393057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mxi1 inhibits the proliferation of U87 glioma cells through down-regulation of cyclin B1 gene expression</w:t>
               </w:r>
@@ -3148,306 +3148,306 @@
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.bjc.6600065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393057v1</w:t>
+                <w:t xml:space="preserve">hal-04392829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of mice against leukemia after vaccination with bone marrow-derived dendritic cells loaded with apoptotic leukemia cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunophenotypical and functional heterogeneity of dendritic cells generated from murine bone marrow cultured with different cytokine combinations: implications for anti‐tumoral cell therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pioche-Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BM Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Paczesny</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F.M. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 96 (4), pp.569-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2567.1999.00728.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392826v1</w:t>
+                <w:t xml:space="preserve">hal-04393027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophenotypical and functional heterogeneity of dendritic cells generated from murine bone marrow cultured with different cytokine combinations: implications for anti‐tumoral cell therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pioche-Durieu</w:t>
+                <w:t xml:space="preserve">Protection of mice against leukemia after vaccination with bone marrow-derived dendritic cells loaded with apoptotic leukemia cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Paczesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Salzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Klatzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 61 (6), pp.2386-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393027v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunophenotypical and functional heterogeneity of dendritic cells generated from murine bone marrow cultured with different cytokine combinations: implications for anti‐tumoral cell therapy</w:t>
               </w:r>
@@ -3512,51 +3512,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FM Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 96 (4), pp.569-577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2567.1999.00728.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385432v1</w:t>
@@ -3567,90 +3567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of mice against leukemia after vaccination with bone marrow-derived dendritic cells loaded with apoptotic leukemia cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Paczesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Klatzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4487,568 +4487,568 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Bystander Effect”: Association of U-87 Cell Death with Ganciclovir-Mediated Apoptosis of Nearby Cells and Lack of Effect in Athymic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Benedetti</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Ottolenghi</w:t>
+                <w:t xml:space="preserve">S Ottolenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bianca Pollo</w:t>
+                <w:t xml:space="preserve">M Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 6 (6), pp.763-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/hum.1995.6.6-763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393006v1</w:t>
+                <w:t xml:space="preserve">hal-04392876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Bystander Effect”: Association of U-87 Cell Death with Ganciclovir-Mediated Apoptosis of Nearby Cells and Lack of Effect in Athymic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Benedetti</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ottolenghi</w:t>
+                <w:t xml:space="preserve">Sergio Ottolenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Pollo</w:t>
+                <w:t xml:space="preserve">Marina Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Pollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 6 (6), pp.763-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/hum.1995.6.6-763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392876v1</w:t>
+                <w:t xml:space="preserve">hal-04393006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing complexity of the karyotype in 50 human gliomas</w:t>
+                <w:t xml:space="preserve">P53 mutations and microsatellite analysis of loss of heterozygosity in malignant gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Magnani</w:t>
+                <w:t xml:space="preserve">Mirna Tenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BM Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Pollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Guerneri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">BM Colombo</w:t>
+                <w:t xml:space="preserve">Laura Cajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Broggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Genetics and Cytogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 75 (2), pp.77-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0165-4608(94)90157-0⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 74 (2), pp.139-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0165-4608(94)90012-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393004v1</w:t>
+                <w:t xml:space="preserve">hal-04392999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P53 mutations and microsatellite analysis of loss of heterozygosity in malignant gliomas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirna Tenan</w:t>
+                <w:t xml:space="preserve">Increasing complexity of the karyotype in 50 human gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guerneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Pollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cirenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Broggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Genetics and Cytogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 74 (2), pp.139-143. </w:t>
+              <w:t xml:space="preserve">, 1994, 75 (2), pp.77-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0165-4608(94)90012-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0165-4608(94)90157-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392999v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing complexity of the karyotype in 50 human gliomas</w:t>
               </w:r>
@@ -5113,70 +5113,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Genetics and Cytogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 75 (2), pp.77-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0165-4608(94)90157-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5259,70 +5259,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Broggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Genetics and Cytogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 74 (2), pp.139-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0165-4608(94)90012-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5332,1179 +5332,1179 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency of NF1 gene mutations in malignant gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Finocchiaro</w:t>
+                <w:t xml:space="preserve">M. Tenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tenan</w:t>
+                <w:t xml:space="preserve">L. Cajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M. Colombo</w:t>
+                <w:t xml:space="preserve">B. Pollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Broggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 29 (8), pp.1217-1218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0959-8049(05)80329-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0959-8049(05)80329-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385177v1</w:t>
+                <w:t xml:space="preserve">hal-04392996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency of NF1 gene mutations in malignant gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Tenan</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Broggi</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Broggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 29 (8), pp.1217-1218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0959-8049(05)80329-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0959-8049(05)80329-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04392996v1</w:t>
+                <w:t xml:space="preserve">hal-04392875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency of NF1 gene mutations in malignant gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">G Broggi</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Finocchiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Broggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 29 (8), pp.1217-1218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0959-8049(05)80329-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0959-8049(05)80329-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392875v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCNA and total nuclear protein content as markers of cell proliferation in pea tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Citterio</w:t>
+                <w:t xml:space="preserve">Sandra Citterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sgorbati</w:t>
+                <w:t xml:space="preserve">Sergio Sgorbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Levi</w:t>
+                <w:t xml:space="preserve">Marisa Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Sparvoli</w:t>
+                <w:t xml:space="preserve">Elio Sparvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 102 (1), pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.102.1.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392934v1</w:t>
+                <w:t xml:space="preserve">hal-04392987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCNA and total nuclear protein content as markers of cell proliferation in pea tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Citterio</w:t>
+                <w:t xml:space="preserve">S Citterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Sgorbati</w:t>
+                <w:t xml:space="preserve">S Sgorbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Levi</w:t>
+                <w:t xml:space="preserve">M Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Sparvoli</w:t>
+                <w:t xml:space="preserve">E Sparvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 102 (1), pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.102.1.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392987v1</w:t>
+                <w:t xml:space="preserve">hal-04392934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of mutations at codon 61 of the Ha-ras gene in liver tumors of mice genetically susceptible and resistant to hepatocarcinogenesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Expression of the pp63 gene encoding the insulin receptor tyrosine kinase inhibitor in proliferating liver and in liver tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BM Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Falquerho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Dragani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gariboldi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 180 (2), pp.967-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-291x(05)81160-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392981v1</w:t>
+                <w:t xml:space="preserve">hal-04385164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the pp63 gene encoding the insulin receptor tyrosine kinase inhibitor in proliferating liver and in liver tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Susceptibility to Murine Hepatocarcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Le Cam</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Della Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 180 (2), pp.967-971. </w:t>
+              <w:t xml:space="preserve">Chemical Carcinogenesis 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, pp.165-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0006-291x(05)81160-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4615-3694-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04385164v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Susceptibility to Murine Hepatocarcinogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Incidence of mutations at codon 61 of the Ha-ras gene in liver tumors of mice genetically susceptible and resistant to hepatocarcinogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Dragani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Falvella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gariboldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Carcinogenesis 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 6 (2), pp.333-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392861v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of mutations at codon 61 of the Ha-ras gene in liver tumors of mice genetically susceptible and resistant to hepatocarcinogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Dragani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Falvella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gariboldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6 (2), pp.333-8</w:t>
@@ -6559,219 +6559,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Falquerho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Dragani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 180 (2), pp.967-971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0006-291x(05)81160-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in Gene Expression in Mouse Hepatocarcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Dragani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Della Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologically-Based Methods for Cancer Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, pp.193-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6899,51 +6899,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Della Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Carcinogenesis 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.165-176, 1991, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4615-3694-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393177v1</w:t>
@@ -6954,103 +6954,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in Gene Expression in Mouse Hepatocarcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Dragani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Manenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Della Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologically Based Methods for Cancer Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.193-207, 1989, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7521,51 +7521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sebbah-Louriki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=BM Colombo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Manouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Salzmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysis Koshy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#252;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bramoulle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lieb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maria Colombo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Mendoza-Parra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11101338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moehlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2021.04.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebbah-Louriki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D El Manouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JL Salzmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Armetta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Berthome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pophillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/synbio/ysz028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scalvenzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benlamara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gottrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Courau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Vaslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prevel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fourcade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baeyens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-0448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Bergot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durgeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cgt.2010.21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Di Benedetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Starzec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704645" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Benedetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Starzec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Briane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pioche-Durieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masurier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2567.2000.00933.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pioche-Durieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masurier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manenti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sacchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Della Porta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.2940020610" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ80HPQW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Dragani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Manenti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sacchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Della Porta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benouchan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Nascimento" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.28.2.457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colombo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.27.2.563" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benouchan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Do Nascimento" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.10.068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR6R1P2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lacave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Masurier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guigon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klatzmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.23.6.1747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tunici" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cirenei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Albarosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6600065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392826v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paczesny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salzmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Klatzmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lemoine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2567.1999.00728.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=FM Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benedetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yamasaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300714" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385276v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dimeco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pollo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1997.8.11-1345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benedetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dimeco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pollo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cirenei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393009v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Magnani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ottolenghi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1995.6.6-763" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ottolenghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mora" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Magnani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guerneri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-4608(94)90157-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0DZ05M8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Tenan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cajola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Broggi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-4608(94)90012-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66V2MBV7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerneri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385189v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tenan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cajola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Broggi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finocchiaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tenan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Colombo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cajola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broggi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0959-8049(05)80329-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ9LM2T3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392934v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Citterio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sgorbati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Levi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sparvoli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.102.1.71" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Citterio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sgorbati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Levi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Sparvoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Falvella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gariboldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Falquerho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Cam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(05)81160-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTK2DQBC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-3694-9_16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Falquerho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Le Cam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5625-7_15" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dragani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manenti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Porta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297855v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mendoza-Ferri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sebbah-Louriki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=BM Colombo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Manouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Salzmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysis Koshy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#252;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bramoulle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lieb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maria Colombo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Mendoza-Parra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11101338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moehlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2021.04.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebbah-Louriki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D El Manouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JL Salzmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Armetta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Berthome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pophillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/synbio/ysz028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scalvenzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benlamara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gottrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Courau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Vaslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prevel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fourcade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baeyens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-0448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Bergot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durgeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cgt.2010.21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Benedetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Starzec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Briane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0704645" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Di Benedetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Starzec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pioche-Durieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masurier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2567.2000.00933.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pioche-Durieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masurier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Dragani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Manenti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sacchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Della Porta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.2940020610" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ80HPQW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manenti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sacchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Della Porta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benouchan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Nascimento" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.28.2.457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colombo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.27.2.563" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benouchan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Do Nascimento" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.10.068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR6R1P2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lacave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Masurier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guigon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klatzmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.23.6.1747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tunici" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cirenei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Albarosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6600065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lemoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2567.1999.00728.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paczesny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beranger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salzmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Klatzmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=FM Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benedetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yamasaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300714" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385276v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dimeco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pollo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1997.8.11-1345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benedetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dimeco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pollo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cirenei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393009v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Magnani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ottolenghi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1995.6.6-763" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393006v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ottolenghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mora" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Tenan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cajola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Broggi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-4608(94)90012-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66V2MBV7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393004v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Magnani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guerneri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-4608(94)90157-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0DZ05M8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerneri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385189v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tenan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cajola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Broggi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tenan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cajola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broggi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0959-8049(05)80329-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ9LM2T3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385177v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finocchiaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Colombo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392987v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Citterio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sgorbati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Levi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Sparvoli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.102.1.71" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392934v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Citterio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sgorbati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Levi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sparvoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Falquerho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Cam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(05)81160-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTK2DQBC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-3694-9_16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Falvella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gariboldi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Falquerho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Le Cam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5625-7_15" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dragani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manenti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Porta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297855v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mendoza-Ferri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>