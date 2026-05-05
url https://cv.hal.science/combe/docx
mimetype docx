--- v0 (2026-03-10)
+++ v1 (2026-05-05)
@@ -66,896 +66,896 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t>
+                <w:t xml:space="preserve">Evidence and origin of anomalous diffusion of Ag + ion in amorphous silica: a molecular dynamics study with neural network interatomic potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautier</w:t>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Renk</w:t>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue ”Molecular Dynamics, Methods and Applications 60 Years after Rahman”, 162, pp.104701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0251120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412800v1</w:t>
+                <w:t xml:space="preserve">hal-04973509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster transport induced by a thermal gradient on a crystalline surface</w:t>
+                <w:t xml:space="preserve">Plastic displacement as a collective variable to study shear-coupled grain boundary migration and grain boundary phase transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+                <w:t xml:space="preserve">N. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113620⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.083606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/jscg-l5yp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953356v1</w:t>
+                <w:t xml:space="preserve">hal-05543046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic displacement as a collective variable to study shear-coupled grain boundary migration and grain boundary phase transitions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster transport induced by a thermal gradient on a crystalline surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legros</w:t>
+                <w:t xml:space="preserve">A. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (8), pp.083606. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.113620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/jscg-l5yp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543046v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and origin of anomalous diffusion of Ag + ion in amorphous silica: a molecular dynamics study with neural network interatomic potentials</w:t>
+                <w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Trillot</w:t>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Renk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Special Issue ”Molecular Dynamics, Methods and Applications 60 Years after Rahman”, 162, pp.104701. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0251120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973509v1</w:t>
+                <w:t xml:space="preserve">hal-05412800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exemples d’effets non linéaires sur les oscillateurs Partie 1 Oscillations libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1067, pp.795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/5.0112643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701457v1</w:t>
+                <w:t xml:space="preserve">hal-04740356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples d’effets non linéaires sur les oscillateurs Partie 1 Oscillations libres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1067, pp.795. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1119/5.0112643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740356v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Thermal mass transport mechanism of an adatom on a crystalline surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exemples d'effets non linéaires sur les oscillateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (BUP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1068, pp.895</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740394v1</w:t>
+                <w:t xml:space="preserve">hal-04850766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples d'effets non linéaires sur les oscillateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erratum: Thermal mass transport mechanism of an adatom on a crystalline surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (BUP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (11), pp.119902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.119902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850766v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolis acceleration and critical slowing-down : a quantitative laboratory experiment</w:t>
               </w:r>
@@ -993,74 +993,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 92 (2), pp.100-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1119/5.0112643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740299v1</w:t>
@@ -1199,282 +1199,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal mass transport mechanism of an adatom on a crystalline surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (11), pp.115410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.115410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268306v1</w:t>
+                <w:t xml:space="preserve">hal-04740308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal mass transport mechanism of an adatom on a crystalline surface</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Lamsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Beret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (11), pp.115410. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.115410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740308v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études quantitatives des accélérations d'inertie avec un smartphone. Partie 1: accélération de Coriolis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Études quantitatives des accélérations d'inertie avec un smartphone Partie 2 : accélération d'entraînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,69 +1503,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Lamrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 117, pp.51</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226928v1</w:t>
+                <w:t xml:space="preserve">hal-04226913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation fourche et ralentissement critique</w:t>
               </w:r>
@@ -1670,57 +1670,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études quantitatives des accélérations d'inertie avec un smartphone Partie 2 : accélération d'entraînement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Études quantitatives des accélérations d'inertie avec un smartphone. Partie 1: accélération de Coriolis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,4018 +1749,4152 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Lamrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 117, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226913v1</w:t>
+                <w:t xml:space="preserve">hal-04226928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gautier</w:t>
+                <w:t xml:space="preserve">Une histoire de braquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1039, pp.1127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385055v1</w:t>
+                <w:t xml:space="preserve">hal-04740362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de braquet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvyn Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740362v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of the Lamb Model to Describe the Vibrations of Gold Quantum-Sized Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
+                <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvyn Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04722⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S3), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922362v1</w:t>
+                <w:t xml:space="preserve">hal-05565208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvyn Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general analytical method for interface normal determination in TEM A general analytical method for interface normal determination in TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui-Xun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvyn Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 215, pp.113009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the shell thickness in the core transformation of magnetic core(Fe)-shell(Au) nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Performances of the Lamb Model to Describe the Vibrations of Gold Quantum-Sized Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baira Donoeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.096001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (35), pp.19324-19332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335200v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconnections, dislocations and generalized disclinations in grain boundary ledges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Role of the shell thickness in the core transformation of magnetic core(Fe)-shell(Au) nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (096001), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.096001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765204v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of clusters by a standing surface acoustic wave</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Disconnections, dislocations and generalized disclinations in grain boundary ledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035414⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.134-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744119v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Co nanoparticle morphologies stabilized by ligands: towards a kinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Bac Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (6), pp.4636 - 4647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP08153C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Iron–Gold Nanoparticles Using a Dedicated Semi-Empirical Potential: Application to the Stability of Core–Shell Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (8), pp.4680 - 4691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-organization of clusters by a standing surface acoustic wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Taillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Legros</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.35414 - 35414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726446v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.033605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729242v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Claveau</w:t>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of AlAs-like and InSb-like strained interfaces in [InAs/AlSb] heterostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponchet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4959843⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743639v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chladni figures at the nanoscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elastic properties of AlAs-like and InSb-like strained interfaces in [InAs/AlSb] heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Morillo</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60695-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.41903 - 211908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766054v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Crystalline Faceted Fe-Au Core-Shell Nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chladni figures at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Taillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02273⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (12), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60695-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765161v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Fully Crystalline Faceted Fe-Au Core-Shell Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.5075-5080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726242v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain effects on the structural, magnetic, and thermodynamic properties of the Au(001)/Fe(001) interface from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (16), pp.165437 - 165437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.165437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (19), pp.195402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and electronic excitations in gold nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bayle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Daniel Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ventelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr02185a⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.055016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763601v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vibrational and electronic excitations in gold nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neralagatta Sangeetha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.9157-9165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr02185a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01729252v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.223-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Molodov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079386v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.-J. Casanove</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molodov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (10-12), pp.1299-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834930v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of observable features in the acoustic-Raman spectra of nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.075405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Casanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01742039v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievement of InSb Quantum Dots on InP(100) Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.060210-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1143/JJAP.49.060210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic modes in metallic nanoparticles: atomistic versus elasticity modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.035411⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399991v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects in zinc oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (4), pp.045408-1 - 045408-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Loving and Surface Avoiding modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68, pp.47-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple off-lattice model to study folding and aggregation of peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acoustic modes in metallic nanoparticles: atomistic versus elasticity modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daan Frenkel</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970601175483⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.035411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.035411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513076v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simple off-lattice model to study folding and aggregation of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Frenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (04), pp.375-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970601175483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electron-acoustic-phonon interaction and resonant Raman scattering in Ge quantum dots: Matrix and quantum confinement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Wellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.115308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.115308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5770,150 +5904,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disconnections, dislocations and generalized disclinations in grain boundary ledges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plasticité 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5923,281 +6057,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidimensional model of the ad-atom diffusion on a substrate submitted to a standing acoustic wave I. Derivation of the ad-atom motion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Taillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidimensional model of the ad-atom diffusion on a substrate submitted to a standing acoustic wave II. Solutions of the ad-atom motion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Taillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inverted pendulum, interface phonons and optic Tamm states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6344,51 +6478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113620" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0112643" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.119902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathevet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lamrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garrigou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Houelleur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeryk Ablonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taillan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035414" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60695-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02185a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.035411" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chassaing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045408" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00061-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601175483" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545645v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wellner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115308" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678538v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604316v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0112643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.119902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathevet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115410" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lamrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garrigou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Houelleur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeryk Ablonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taillan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035414" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60695-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02185a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chassaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045408" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00061-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.035411" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601175483" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wellner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115308" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604316v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>