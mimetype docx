--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -338,464 +338,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster transport induced by a thermal gradient on a crystalline surface</w:t>
+                <w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roux</w:t>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Renk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113620⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953356v1</w:t>
+                <w:t xml:space="preserve">hal-05412800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster transport induced by a thermal gradient on a crystalline surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+                <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.113620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412800v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples d’effets non linéaires sur les oscillateurs Partie 1 Oscillations libres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/5.0112643⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740356v1</w:t>
+                <w:t xml:space="preserve">hal-04701457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemples d’effets non linéaires sur les oscillateurs Partie 1 Oscillations libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1067, pp.795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1119/5.0112643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701457v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples d'effets non linéaires sur les oscillateurs</w:t>
               </w:r>
@@ -1016,51 +1016,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 92 (2), pp.100-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1119/5.0112643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740299v1</w:t>
@@ -1205,51 +1205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal mass transport mechanism of an adatom on a crystalline surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1424,273 +1424,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études quantitatives des accélérations d'inertie avec un smartphone Partie 2 : accélération d'entraînement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifurcation fourche et ralentissement critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Marchou</w:t>
+                <w:t xml:space="preserve">Simon Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Houelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeryk Ablonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 1056, pp.573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226913v1</w:t>
+                <w:t xml:space="preserve">hal-04740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation fourche et ralentissement critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Études quantitatives des accélérations d'inertie avec un smartphone Partie 2 : accélération d'entraînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Houelleur</w:t>
+                <w:t xml:space="preserve">Patrice Marchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeryk Ablonet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nabil Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1056, pp.573</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740382v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études quantitatives des accélérations d'inertie avec un smartphone. Partie 1: accélération de Coriolis.</w:t>
               </w:r>
@@ -1702,77 +1702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Lamrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1791,352 +1791,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de braquet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvyn Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740362v1</w:t>
+                <w:t xml:space="preserve">hal-03385055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une histoire de braquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1039, pp.1127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385055v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvyn Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (S3), pp.19-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565208v1</w:t>
@@ -2147,64 +2147,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvyn Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,64 +2277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general analytical method for interface normal determination in TEM A general analytical method for interface normal determination in TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui-Xun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvyn Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,51 +2541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2890,408 +2890,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Co nanoparticle morphologies stabilized by ligands: towards a kinetic model</w:t>
+                <w:t xml:space="preserve">Modeling Iron–Gold Nanoparticles Using a Dedicated Semi-Empirical Potential: Application to the Stability of Core–Shell Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Bac Nguyen</w:t>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (6), pp.4636 - 4647. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (8), pp.4680 - 4691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP08153C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743683v1</w:t>
+                <w:t xml:space="preserve">hal-01743676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Iron–Gold Nanoparticles Using a Dedicated Semi-Empirical Potential: Application to the Stability of Core–Shell Structures</w:t>
+                <w:t xml:space="preserve">Self-organization of clusters by a standing surface acoustic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Calvo</w:t>
+                <w:t xml:space="preserve">Christophe Taillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12551⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.35414 - 35414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743676v1</w:t>
+                <w:t xml:space="preserve">hal-01744119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of clusters by a standing surface acoustic wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Co nanoparticle morphologies stabilized by ligands: towards a kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Bac Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Taillan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Morillo</w:t>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (3), pp.35414 - 35414. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.4636 - 4647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP08153C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744119v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3332,321 +3332,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707044v1</w:t>
+                <w:t xml:space="preserve">hal-01729242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729242v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of AlAs-like and InSb-like strained interfaces in [InAs/AlSb] heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,693 +3700,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chladni figures at the nanoscale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fully Crystalline Faceted Fe-Au Core-Shell Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60695-x⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.5075-5080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766054v1</w:t>
+                <w:t xml:space="preserve">hal-01765161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Crystalline Faceted Fe-Au Core-Shell Nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chladni figures at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Taillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (8), pp.5075-5080. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (12), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60695-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765161v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects on the structural, magnetic, and thermodynamic properties of the Au(001)/Fe(001) interface from first principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ventelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.165437⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.055016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765163v1</w:t>
+                <w:t xml:space="preserve">hal-01726242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the vibrational density of states and electronic excitations in metallic nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (19), pp.195402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screw dislocation in hcp Ti : DFT dislocation excess energies and metastable core structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain effects on the structural, magnetic, and thermodynamic properties of the Au(001)/Fe(001) interface from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Caillard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Ventelon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (5), pp.055016. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (16), pp.165437 - 165437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/5/055016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.165437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726242v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational and electronic excitations in gold nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4472,64 +4472,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lartigue-Korinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,64 +4618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,90 +4735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molodov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4982,77 +4982,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Casanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5233,51 +5233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,51 +5492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68, pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6084,64 +6084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidimensional model of the ad-atom diffusion on a substrate submitted to a standing acoustic wave I. Derivation of the ad-atom motion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Taillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6172,64 +6172,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidimensional model of the ad-atom diffusion on a substrate submitted to a standing acoustic wave II. Solutions of the ad-atom motion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Taillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6478,51 +6478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0112643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.119902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathevet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115410" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lamrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garrigou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Houelleur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeryk Ablonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taillan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035414" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60695-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02185a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chassaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045408" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00061-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.035411" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601175483" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wellner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115308" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604316v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0112643" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.119902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathevet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115410" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mathevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garrigou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Houelleur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeryk Ablonet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lamrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12551" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taillan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035414" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60695-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02185a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.49.060210" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chassaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045408" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00061-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.035411" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601175483" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wellner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115308" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Sun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604316v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>