--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Combemale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On theory and management of dependencies between models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.975 - 976. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01301-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Exploration for Decision Making: Supporting Domain Experts in Configuring Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitam El Hayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic specification of software behavior, configuration, and orchestration: the precision and usability of domain-specific modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.1621 - 1622. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01339-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐Driven Engineering for Digital Twins: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loek Cleophas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.659-670. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards in software development and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.1315 - 1316. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01312-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting graphical modeling workbenches with semantic-aware interactive features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Charles David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloting Copilot, Codex, and StarCoder2: Hot temperature, cold prompts, or black magic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Döderlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguessan Hermann Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.112562. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyDebug: a Framework for Polyglot Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Houdaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van Der Storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22152/programming-journal.org/2025/10/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the State of the SoSyM Journal (2024 summary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Ergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal methods in the scope of the Software and Systems Modeling journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.271-272. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01287-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vallecillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Ergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.593 - 594. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01290-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Digital Twins: Insights and Strategies for Software Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslaw Staron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation-guided Metamorphic Testing of Optimality in AI Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gotlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Spieker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.e1898. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the state of the SoSyM journal (2023 summary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Ergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01152-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model modularity for reuse, libraries and composition: symbol management is key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.525-526. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyglot Software Development: Wait, What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2023.3347875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based code generation works: But how far does it go?—on the role of the generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.267 - 268. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01172-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does your model represent the system? A note on model fidelity, underspecification, and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.1053 - 1054. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for sustainability: Sustainable Development Goals (SDG) of the United Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.799 - 800. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01196-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to define modeling languages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.449-451. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les données jusqu’à l’OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT in software modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.777-779. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research software engineering and the importance of scientific models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (4), pp.1081-1083. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01119-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Understanding Context Modelling for Adaptive Authentication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bumiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3582696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large language models as an “operating” system for software and systems modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5), pp.1391-1392. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01126-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting the concept of a function as an underlying semantic paradigm for modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (6), pp.1733-1735. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial for the theme section on modeling language engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.795-796. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01097-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the State of the SoSyM Journal end of 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Ergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01085-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Representing and Analysing Model Concurrency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1319-1340. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les données jusqu'à l'OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04280509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2021.3130755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of computer languages in scientific computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning over Time into Models with DataTime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Scientific Software Meets Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (12), pp.60 - 71. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2021.3102299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities in Intelligent Modeling Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (5), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00814-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Software Language Extension Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.263-267. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Sustainability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3371906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Languages in Industry 4.0: An Extended Systematic Mapping Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.67-94. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access: all you wanted to know and never dared to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.1.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Classifying Model Transformation Reuse Approaches across Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.441-465. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00762-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interfaces for executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.1015-1043. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Modeling in the Context of State Machine Models and Code Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Bagherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Dingel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-44. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00829-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of Truffle-based interpreters for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395867v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced and efficient execution trace management for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0598-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JOT Journal: Towards a Rising Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Framework for Homogeneous Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-018-00707-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Model-Driven Engineering to High-Performance Computing: Experience Report, Lessons Learned, and Remaining Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2019.100919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omniscient Debugging for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.261-288. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Language Product Lines from Existing DSL Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Model Polymorphism for Flexible Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Computer Languages, Systems {\&amp;} Structures, 49, pp.30. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Software Product Lines Engineering in the Development of External DSLs: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Galindo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correct-by-construction model driven engineering composition operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00165-016-0354-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompren: Modeling and Generating Model Slicers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.321-337. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0300-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification Techniques for Model Transformations: A Tridimensional Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Lúcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gehan Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (3), pp.1:1-43. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.3.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Metamodeling Practices for MOF and OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.46. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Slicing to Improve the Performance of Model Invariant Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuliang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.4.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashup of Meta-Languages and its Implementation in the Kermeta Language Workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.905-920. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0354-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalizing Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau défi de la coordination des langages de modélisation. Gestion de l'hétérogénéité des modèles dans le développement et l'exécution de systèmes logiciels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Chasm Between MDE and the World of Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp.581-597. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0266-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Modeling Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.347-359. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-010-0172-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">topPROCESS : vers une ingénierie des procédés dirigée par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2/2009, pp.Société de l'Electricité, de l'Electronique et des Technologies de l'Information et de la Communicat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Semantics Definition in MDE. An Instrumented Approach for Model Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (9), pp.943-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property-Driven Approach to Formal Verification of Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.286-300. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88710-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SéMo'07 : premier atelier sur la Sémantique des Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/obj.13.4.137-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Sampling Workflows for Code Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Le Goasteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR ’26 - 23rd International Conference on Mining Software Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming Software Engineering as the Enabling Technology for the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja E. J. Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van der Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Serebrenik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2026 - Future of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/XXXXXXX.XXXXXXX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468508v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution at the Core of Digital Twin Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Alskaif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Önder Babur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loek Cleophas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Energy Profile of Tasks Managed by Build Automation Tools in Continuous Integration Workflows: The Case of Apache Maven and Gradle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Queiroz de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT4S68164.2025.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Partner Project: A Model-Driven Engineering Framework for Federated Digital Twins of Industrial Systems (MATISSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bucaioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2025 - Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10993046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling: The Heart and Soul of Engineering Smart Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effect of Feature Reduction on Energy Consumption: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, A Coruña, Spain. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744915.3748463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unifying Reference Model for Digital Twins of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2025 - 30th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Decision Making Support for Complex System Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2024 - IEEE 32nd International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE59067.2024.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreyCat: A Framework to Develop Digital Twins at Large Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTConf 2024 - 1st International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.492-495, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There Is Only One Time in Software (Language) Engineering! (Keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2024 - 17th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pasadena CA, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687997.3700296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing Deep Variability For Reproducibility and Replicability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REP 2024 - ACM Conference on Reproducibility and Replicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jun 2024, Rennes, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Polyglot Program Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Houdaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2024 - 32nd ACM International Conference on the Foundations of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto de Galinhas, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3663529.3663787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in Specializing a Generic Realization Language for SPL Engineering at Airbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023 - 26th International Conference on Model-Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; IEEE, Oct 2023, Västerås, Sweden. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based DevOps: Foundations and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023 - ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. pp.429-433, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Runtime Instrumentation of Software Languages: The Case of SciHook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2023 - 16th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN: Special Interest Group on Programming Languages, Oct 2023, Cascais, Lisbon, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting and Building Large Reproducible Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Zacchiroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM REP 2023 - ACM Conference on Reproducibility and Replicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Santa Cruz, United States. pp.27-36, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589806.3600043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Structural Operational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2023 - 16th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cascais, Portugal. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3623476.3623517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization of Run-time Configuration Space at Compile-time: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2023 - The 38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rgpdOS: GDPR Enforcement By The Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2023 - 53rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-S58398.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyglot AST: Towards Enabling Polyglot Code Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Houdaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Jongeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2023 - 27th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-sourced view on engineering digital twins: A Report from the EDT.Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loek Cleophas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModDiT 2022 - 2nd International Workshop on Model-Driven Engineering of Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; IEEE CS; University of Montreal, Oct 2022, Montréal, Canada. pp.481-485, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-Driven Modelling Framework for Dynamic Authentication Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bumiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2022 - Euromicro Conference Series on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Decision Making Over Deep Variability in Feedback-Driven Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE 2022 - 37th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rochester, MI, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551349.3559551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-Parametric Approach to Exploratory Programming Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thomas van Binsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Verano Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022 - 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN: Special Interest Group on Programming Languages, Dec 2022, Auckland, New Zealand. pp.175-188, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEALS: A framework for building Self-Adaptive Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2021 - 14th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486608.3486912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Self-Adaptable Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward! 2021 - ACM SIGPLAN International Symposium on New Ideas, New Paradigms, and Reflections on Programming and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataTime: a Framework to smoothly Integrate Past, Present and Future into Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021 - ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE as Code: Reifying Language Protocols as First-Class Citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2021 - Innovations in Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Bhubaneswar / Virtual, India. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Monolithic to Microservice Architecture: The Case of Extensible and Domain-Specific IDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Belafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021: ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monilogging for Executable Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2021 - 14th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486608.3486906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Distributed IDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - 13th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, United States. pp.270-282, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Assessment Grid for Intelligent Modeling Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE Intelligence 2020 - 2nd Workshop on Artificial Intelligence and Model-driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop Aggregation for Approximate Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2020 - International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Amsterdam, Netherlands. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50417-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Evolving Code with Evolving Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2020 - 42nd International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Séoul, South Korea. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of Abstraction: a Model-Driven Co-evolution Approach of Software Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE-NIER 2020 - ACM/IEEE 42nd International Conference on Software Engineering, New Ideas and Emerging Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Séoul, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Digital Twin Engineering: Current Opportunities and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSMM 2020 - International Conference on Systems Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to REPL interpreters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thomas van Binsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Verano Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van Der Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLASH 2020 - ACM SIGPLAN conference on Systems, Programming, Languages, and Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chicago / Virtual, United States. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426428.3426917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live-UMLRT: A Tool for Live Modeling of UML-RT Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Bagherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Dingel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2019 - ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.743-747, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DSL Specification to Interactive Computer Programming Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2019 - 12th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Athènes, Greece. pp.167-178, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357766.3359540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Loop Unrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Rodriguez-Cancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CF 2019 - ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Sardinia, Italy. pp.94-105, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310273.3323841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Intelligence to Sociotechnical IoT Systems: Modeling Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE4IoT 2019 - 3nd International Workshop on Model-Driven Engineering for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Comprehension Operators for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Megna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2018 - 14th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.293-310, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92997-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering metamodels and grammars within a dedicated environment for HPC: the NabLab environment (tool demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2018 - International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3276604.3276620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Language Composition for the Masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2018 - 11th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3276604.3276622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse engineering language product lines from existing DSL variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Systems and Software Product Line Conference - SPLC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.148, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3233027.3236394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Diverse DSLs: Languages without Borders (Vision Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van Der Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2018 - 11th ACM SGIPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States. pp.215-219, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3276604.3276623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool-Support of Socio-Technical Coordination in the Context of Heterogeneous Modeling: A Research Statement and Associated Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC 2018 - 6th International Workshop on The Globalization of Modeling Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Reuse across Metamodels - A classification and comparison of approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018 - International Conference on Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.92-109, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Engineering with the GEMOC Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAW 2017 - IEEE International Conference on Software Architecture Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Gothenburg, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create and Play your Pac-Man Game with the GEMOC Studio (Tool Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXE 2017 - 3rd International Workshop on Executable Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Visitors for Modular Extension of Executable DSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van Der Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2017.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Mapping Study on Modeling for Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '17: Proceedings of the ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, TX, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering reusable language modules from legacy domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Galindo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featured model types: Towards Systematic Reuse in Modelling Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiSE '16 - 8th International Workshop on Modeling in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New york, United States. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Experience Report on the Formal Specification of a Packet Filtering Language Using the K Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Galindo Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Formal Integrated Development Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dubois; Dominique Mery; Paolo Masci, Nov 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Supported Approach for Concurrent Execution of Heterogeneous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Microbenchmark Generation to Prevent Dead Code Elimination and Constant Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Rodriguez-Cancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE/ACM International Conference on Automated Software Engineering (ASE 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puzzle: A tool for analyzing and extracting specification clones in DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Galindo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2016 the 15th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling in Software Engineering 2016 (MiSE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCU: The Three Dimensions of Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schöttle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Reuse (ICSR-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Talk:&amp;quot;I solemnly pledge&amp;quot; A Manifesto for Personal Responsibility in the Engineering of Academic Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C. Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Chis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Sustainable Software for Science: Practice and Experiences (WSSSPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Framework of the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melange: A Meta-language for Modular and Reusable Development of DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARITY: Open-Sourcing the Model-Based Systems Engineering Solution Capella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudjennah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Exertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Open Source Software for Model Driven Engineering (OSS4MDE’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Meta-Language for the Concurrency Concern in DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solution to the TTC'15 Model Execution Case Using the GEMOC Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, l'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Based Environment for Automatic Model Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 2015 demo and posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Lines Can Jeopardize Their Trade Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bécan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bergame, Italy. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786805.2803210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Efficient and Advanced Omniscient Debugging for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing Legacy DSLs with Melange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Domain-Specific Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE in Practice for Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of slicing techniques for an efficient invariant checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuliang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fort Collins, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735386.2735926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Coordination Operator Language (BCOoL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Concurrency in eXecutable Domain-Specific Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Latombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ACM SIGPLAN International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Approach to Define Rich Domain-Specific Trace Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Modelling Foundations and Applications (ECMFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L’Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Semantic Variation Points in Domain-Specific Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Latombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Executable Modeling (EXE'15), co-located with MODELS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework to prove the correctness of model driven engineering composition operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEM'14 - 16TH INTERNATIONAL CONFERENCE ON FORMAL ENGINEERING METHODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Armies of Model Clones through Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 17th International Conference, MODELS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic Domain-Specific Languages: A Journey Into the Shapes of a Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward! Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland, United States. pp.243--253, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661136.2661159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Multidimensional Execution Traces for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Model Design, Verification and Validation Integrating Verification and Validation in MDE (MoDeVVa 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Systems Engineering Meets Software Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M'14 - Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Variability Model Inference for Component-Based Language Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'14 - 18th International Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche centrée humain pour la définition de langages de modélisation graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nodenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès Inforsid'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Diversity: Challenges to handle the imposed, Opportunities to harness the chosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correct-by-construction model composition: Application to the Invasive Software Composition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Formal Engineering approaches to Software Components and Architectures 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.147.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Demonstration for Building Modular and Efficient DSLs: The Kermeta v2 Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Software Process Reuse and Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touzet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reusability in Software Process Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touzet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying Concurrency for Executable Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Indianapolis, IN, United States. pp.365-384, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02654-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Support in Domain-Specific Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Indianapolis, IN, United States. pp.76-95, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02654-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Chasm between Executable Metamodeling and Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, SLE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Desden, Germany. pp.184-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Searching for Metamodel Well-Formedness Rules in Examples and Counter-Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Faunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS - ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Miami, United States. pp.187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Model Types to Support Contract-Aware Model Substitutability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Wuliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Modelling Foundations and Applications (ECMFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.118-133, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39013-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning SysML with the B Method to Provide V&V for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuragi Takaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification, and Validation 2012 (MoDeVVa 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Model Subtyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA - 8th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kgs. Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Defining and Iterating Infinite Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 15th International Conference on Model Driven Engineering Languages &amp; Systems (MODELS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.119-133, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33666-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Categorical Model of Model Merging and Weaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiSe 2012 - 4th International Workshop on Modeling in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging CVL to Manage Variability in Software Process Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CVL to Operationalize Product Line Development with Reusable Aspect Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY@MoDELS'12: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Footprinting on Model Quality: An Experimental Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODEL-DRIVEN REQUIREMENTS ENGINEERING (MoDRE) WORKSHOP AT RE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Chicago, Illinois, United States. pp.78-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern to Build Executable DSMLs and associated V&V tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Asia-Pacific Software Engineering Conference (APSEC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tridimensional Approach for Studying the Formal Verification of Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gehan Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verification and validation Of model Transformations (VOLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8th Educators' Symposium @ MODELS 2012: Software Modeling in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chiorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th edition of the Educators' Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2425936.2425937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Optimizing Compilers: A bridge too far?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Yuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un rapprochement de l'IDM et de la compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation of the conjunct use of MOF and OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiences and Empirical Studies in Software Modelling (EESSMod 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Software Process and Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touzet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Model Slicers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.62--76, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proof Assistant Based Formalization of components in MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Formal Aspects of Component Software (FACS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oslo, Norway, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Tool for Tracing Executions Back to a DSML's Operational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom. pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching MDE through the Formal Verification of Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Educators' Symposium @ MODELS 2011: Software Modeling in Education (EduSymp2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Brandsteidl; Andreas Winter, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative technologies for model animation in the TopCased platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Faudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatas Pavei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modelling Foundations and Applications (ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France, South Africa. pp.90--103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Model Driven Engineering and Agility: Preliminary Thought on Benefits and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration, in conjunction with ECMFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Simulation and Model Animation in the MDE Topcased Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress EMBEDDED REAL TIME SOFTWARE (ERTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France. http://www.erts2008.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process Model Driven Approach Applied in TOPCASED for Embedded Real-Time Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Libert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress on Embedded Real Time Software (ERTS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France. pp.1--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladder Metamodeling & PLC Program Validation through Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darlam Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Architecture - Foundations and Applications (ECMDA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.121-136, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69100-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Management Policy Speciﬁcation: from UML to DSML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hagimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.584-599, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of an eXecutable SPEM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nagoya, Japan. pp.390-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Verification of Process Model's Properties - SimplePDL and TOCL Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Formalise the MDE Foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Towers of Models (TOWERS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Zurich, Switzerland. pp.14-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a rigorous use of SPEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paphos, Cyprus. pp.530-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Management in Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School of Model-Driven Development for Distributed Real-Time Embedded Systems (MDDRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aber-Wrac'h, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems, MODELS 2024, Linz, Austria, September 22-27, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Egyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '24: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2024, 979-8-4007-0504-5. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems, MODELS Companion 2024, Linz, Austria, September 22-27, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Egyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS Companion '24: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2024, 979-8-4007-0622-6. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of ICT4S 2023 Doctoral Symposium, Demonstrations & Posters Track and Workshops co-located with 9th International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Betz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Friday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3562, ceur-ws.org, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: ICT4S 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on ICT for Sustainability (ICT4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.viii-x, 2023, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT4S58814.2023.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the 3rd International Workshop on the Globalization Of Modeling Languages and the 9th International Workshop on Multi-Paradigm Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC+MPM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ottawa, Canada. 1511, CEUR, 2015, Joint Proceedings of the 3rd International Workshop on the Globalization Of Modeling Languages and the 9th International Workshop on Multi-Paradigm Modeling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMOC 2014 2nd International Workshop on The Globalization of Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Combemale; Julien Deantoni; Robert France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC 2014 co-located with MODELS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, France. 1236, , pp.82, 2014, CEUR-WS, 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Vinju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8706, Springer, pp.353, 2014, 978-3-319-11245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R.H. Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapman and Hall/CRC, pp.398, 2016, 9781466583733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalizing Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9400, 2015, LNCS, Programming and Software Engineering, 978-3-319-26171-3. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of GEMOC '13 and AMINO '13 @ MODELS 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbir Barn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combemale, Benoit and Deantoni, Julien and France, Robert B. and Barn, Balbir and Clark, Tony and Frank, Ulrich and Kulkarni, Vinay and Turk, Dan. CEUR-WS, 1102, pp.88, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalDSL '13: Proceedings of the First Workshop on the Globalization of Domain Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combemale, Benoit and Cazzola, Walter and France, Robert B. ACM, pp.33, 2013, 978-1-4503-2043-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EduSymp '12: Proceedings of the 8th Edition of the Educators' Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chiorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan Chiorean and Benoit Combemale. ACM, pp.39, 2012, 978-1-4503-1812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie Dirigée par les Modèles : des concepts à la pratique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. Ellipses, pp.144, 2012, Références sciences, 9782729871963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et vérification de modèle par métamodélisation executable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Universitaires Européennes, 208p, 2010, 978-613-1-50584-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based DevOps for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Aspects of Continuous Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1-11, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Language Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Meyer; Manuel Mazzara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAUSE: Present And Ulterior Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Model of the Globalization for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Combemale; Betty H.C. Cheng; Robert B. France; Jean-Marc Jézéquel; Bernhard Rumpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Domain-Specific Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9400, Springer International Publishing, pp.7-20, 2015, Lecture Notes in Computer Science, 978-3-319-26171-3. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Globalization of Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Domain-Specific Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9400, Springer International Publishing, 2015, LNCS, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change: What is Computing’s Responsibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicki L Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Berners-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagMan.11.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpez vos Modèles avec Kompren : une Démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: HydroModPy – a Python toolbox for deploying catchment-scale shallow groundwater models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did You Forkget It? Detecting One-Day Vulnerabilities in Open-source Forks With Global History Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Reux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Zacchiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroModPy: A Python toolbox for deploying catchment-scale shallow groundwater models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Frugality in an Accelerating World: the Case of Continuous Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Loop Unrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Rodriguez-Cancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The K3 Model-Based Language Workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Family Polymorphism in MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie Dirigée par les Modèles (IDM) -- État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal report of the 3rd ECMDA-FA'07 conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Mapping Study on Modeling for Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9062, INRIA Rennes - Bretagne Atlantique and University of Rennes 1, France. 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Semantics of the Model of Concurrency and Communication Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8584, INRIA. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of Meta-Object Facility: an Analysis of Metamodeling Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7882, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern for Executable DSML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8063, INRIA Rennes - Bretagne Atlantique. 2012, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540648v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Tracing Executions From an Analysis Tool Back to a Domain Specific Modeling Language's Operational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7423, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de métamodélisation pour la simulation et la vérification de modèle -- Application à l'ingénierie des procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Institut National Polytechnique de Toulouse - INPT, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00321863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Language-Oriented Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Rennes 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01238817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId608"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Combemale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On theory and management of dependencies between models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.975 - 976. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01301-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Exploration for Decision Making: Supporting Domain Experts in Configuring Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitam El Hayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic specification of software behavior, configuration, and orchestration: the precision and usability of domain-specific modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.1621 - 1622. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01339-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐Driven Engineering for Digital Twins: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loek Cleophas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.659-670. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloting Copilot, Codex, and StarCoder2: Hot temperature, cold prompts, or black magic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Döderlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguessan Hermann Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.112562. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards in software development and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.1315 - 1316. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01312-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting graphical modeling workbenches with semantic-aware interactive features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Charles David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal methods in the scope of the Software and Systems Modeling journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.271-272. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01287-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolyDebug: a Framework for Polyglot Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Houdaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van Der Storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22152/programming-journal.org/2025/10/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the State of the SoSyM Journal (2024 summary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Ergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vallecillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Ergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.593 - 594. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01290-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Digital Twins: Insights and Strategies for Software Engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslaw Staron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation-guided Metamorphic Testing of Optimality in AI Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gotlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Spieker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.e1898. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the state of the SoSyM journal (2023 summary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Ergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01152-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyglot Software Development: Wait, What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2023.3347875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model modularity for reuse, libraries and composition: symbol management is key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (3), pp.525-526. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for sustainability: Sustainable Development Goals (SDG) of the United Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.799 - 800. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01196-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based code generation works: But how far does it go?—on the role of the generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.267 - 268. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01172-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does your model represent the system? A note on model fidelity, underspecification, and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.1053 - 1054. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to define modeling languages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2), pp.449-451. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les données jusqu’à l’OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT in software modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.777-779. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large language models as an “operating” system for software and systems modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5), pp.1391-1392. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01126-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research software engineering and the importance of scientific models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (4), pp.1081-1083. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01119-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Understanding Context Modelling for Adaptive Authentication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bumiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3582696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting the concept of a function as an underlying semantic paradigm for modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (6), pp.1733-1735. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial for the theme section on modeling language engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.795-796. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01097-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the State of the SoSyM Journal end of 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Ergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01085-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les données jusqu'à l'OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04280509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Representing and Analysing Model Concurrency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Zschaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1319-1340. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2021.3130755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of computer languages in scientific computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning over Time into Models with DataTime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Scientific Software Meets Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (12), pp.60 - 71. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2021.3102299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities in Intelligent Modeling Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (5), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00814-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Software Language Extension Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.263-267. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00772-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Sustainability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3371906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interfaces for executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.1015-1043. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Languages in Industry 4.0: An Extended Systematic Mapping Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.67-94. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.2.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access: all you wanted to know and never dared to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.1.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Classifying Model Transformation Reuse Approaches across Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.441-465. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00762-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of Truffle-based interpreters for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2020.19.2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395867v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Modeling in the Context of State Machine Models and Code Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Bagherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Dingel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-44. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-020-00829-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JOT Journal: Towards a Rising Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced and efficient execution trace management for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0598-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Framework for Homogeneous Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-018-00707-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Model-Driven Engineering to High-Performance Computing: Experience Report, Lessons Learned, and Remaining Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2019.100919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omniscient Debugging for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.261-288. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Language Product Lines from Existing DSL Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Model Polymorphism for Flexible Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Computer Languages, Systems {\&amp;} Structures, 49, pp.30. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Software Product Lines Engineering in the Development of External DSLs: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Galindo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correct-by-construction model driven engineering composition operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00165-016-0354-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompren: Modeling and Generating Model Slicers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.321-337. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0300-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification Techniques for Model Transformations: A Tridimensional Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Lúcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gehan Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (3), pp.1:1-43. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.3.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashup of Meta-Languages and its Implementation in the Kermeta Language Workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.905-920. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0354-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Metamodeling Practices for MOF and OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.46. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Slicing to Improve the Performance of Model Invariant Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuliang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2015.14.4.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalizing Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau défi de la coordination des langages de modélisation. Gestion de l'hétérogénéité des modèles dans le développement et l'exécution de systèmes logiciels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Chasm Between MDE and the World of Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp.581-597. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-012-0266-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Modeling Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.347-359. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-010-0172-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">topPROCESS : vers une ingénierie des procédés dirigée par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2/2009, pp.Société de l'Electricité, de l'Electronique et des Technologies de l'Information et de la Communicat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Semantics Definition in MDE. An Instrumented Approach for Model Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (9), pp.943-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property-Driven Approach to Formal Verification of Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.286-300. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88710-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SéMo'07 : premier atelier sur la Sémantique des Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/obj.13.4.137-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Sampling Workflows for Code Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Le Goasteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR ’26 - 23rd International Conference on Mining Software Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming Software Engineering as the Enabling Technology for the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja E. J. Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van der Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Serebrenik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2026 - Future of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/XXXXXXX.XXXXXXX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468508v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution at the Core of Digital Twin Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Alskaif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Önder Babur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loek Cleophas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Energy Profile of Tasks Managed by Build Automation Tools in Continuous Integration Workflows: The Case of Apache Maven and Gradle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Queiroz de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT4S68164.2025.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Partner Project: A Model-Driven Engineering Framework for Federated Digital Twins of Industrial Systems (MATISSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bucaioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Berardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2025 - Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10993046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling: The Heart and Soul of Engineering Smart Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effect of Feature Reduction on Energy Consumption: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, A Coruña, Spain. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744915.3748463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unifying Reference Model for Digital Twins of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2025 - 30th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Decision Making Support for Complex System Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2024 - IEEE 32nd International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE59067.2024.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Polyglot Program Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Houdaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2024 - 32nd ACM International Conference on the Foundations of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto de Galinhas, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3663529.3663787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There Is Only One Time in Software (Language) Engineering! (Keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2024 - 17th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pasadena CA, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687997.3700296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing Deep Variability For Reproducibility and Replicability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REP 2024 - ACM Conference on Reproducibility and Replicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jun 2024, Rennes, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreyCat: A Framework to Develop Digital Twins at Large Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTConf 2024 - 1st International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.492-495, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in Specializing a Generic Realization Language for SPL Engineering at Airbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2023 - 26th International Conference on Model-Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; IEEE, Oct 2023, Västerås, Sweden. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based DevOps: Foundations and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023 - ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. pp.429-433, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization of Run-time Configuration Space at Compile-time: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2023 - The 38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting and Building Large Reproducible Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Zacchiroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM REP 2023 - ACM Conference on Reproducibility and Replicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Santa Cruz, United States. pp.27-36, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589806.3600043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Structural Operational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2023 - 16th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cascais, Portugal. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3623476.3623517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Runtime Instrumentation of Software Languages: The Case of SciHook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2023 - 16th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN: Special Interest Group on Programming Languages, Oct 2023, Cascais, Lisbon, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rgpdOS: GDPR Enforcement By The Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2023 - 53rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-S58398.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyglot AST: Towards Enabling Polyglot Code Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Houdaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Jongeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2023 - 27th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-sourced view on engineering digital twins: A Report from the EDT.Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loek Cleophas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModDiT 2022 - 2nd International Workshop on Model-Driven Engineering of Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; IEEE CS; University of Montreal, Oct 2022, Montréal, Canada. pp.481-485, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-Driven Modelling Framework for Dynamic Authentication Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bumiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Challita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2022 - Euromicro Conference Series on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Decision Making Over Deep Variability in Feedback-Driven Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE 2022 - 37th IEEE/ACM International Conference on Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rochester, MI, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551349.3559551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-Parametric Approach to Exploratory Programming Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thomas van Binsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Verano Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022 - 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN: Special Interest Group on Programming Languages, Dec 2022, Auckland, New Zealand. pp.175-188, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEALS: A framework for building Self-Adaptive Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2021 - 14th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486608.3486912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Self-Adaptable Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward! 2021 - ACM SIGPLAN International Symposium on New Ideas, New Paradigms, and Reflections on Programming and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataTime: a Framework to smoothly Integrate Past, Present and Future into Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gross-Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021 - ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE as Code: Reifying Language Protocols as First-Class Citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2021 - Innovations in Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Bhubaneswar / Virtual, India. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Monolithic to Microservice Architecture: The Case of Extensible and Domain-Specific IDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Belafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021: ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monilogging for Executable Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2021 - 14th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486608.3486906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Distributed IDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - 13th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, United States. pp.270-282, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Assessment Grid for Intelligent Modeling Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE Intelligence 2020 - 2nd Workshop on Artificial Intelligence and Model-driven Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop Aggregation for Approximate Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2020 - International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Amsterdam, Netherlands. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50417-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Evolving Code with Evolving Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2020 - 42nd International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Séoul, South Korea. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of Abstraction: a Model-Driven Co-evolution Approach of Software Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE-NIER 2020 - ACM/IEEE 42nd International Conference on Software Engineering, New Ideas and Emerging Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Séoul, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Digital Twin Engineering: Current Opportunities and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSMM 2020 - International Conference on Systems Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principled approach to REPL interpreters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thomas van Binsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Verano Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van Der Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLASH 2020 - ACM SIGPLAN conference on Systems, Programming, Languages, and Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chicago / Virtual, United States. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426428.3426917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live-UMLRT: A Tool for Live Modeling of UML-RT Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Bagherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Dingel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2019 - ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.743-747, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Loop Unrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Rodriguez-Cancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CF 2019 - ACM International Conference on Computing Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alghero, Sardinia, Italy. pp.94-105, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310273.3323841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DSL Specification to Interactive Computer Programming Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2019 - 12th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Athènes, Greece. pp.167-178, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357766.3359540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Intelligence to Sociotechnical IoT Systems: Modeling Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE4IoT 2019 - 3nd International Workshop on Model-Driven Engineering for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Comprehension Operators for Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Megna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2018 - 14th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.293-310, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92997-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering metamodels and grammars within a dedicated environment for HPC: the NabLab environment (tool demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2018 - International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3276604.3276620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Language Composition for the Masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2018 - 11th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3276604.3276622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse engineering language product lines from existing DSL variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Systems and Software Product Line Conference - SPLC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.148, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3233027.3236394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Diverse DSLs: Languages without Borders (Vision Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van Der Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2018 - 11th ACM SGIPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States. pp.215-219, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3276604.3276623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool-Support of Socio-Technical Coordination in the Context of Heterogeneous Modeling: A Research Statement and Associated Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC 2018 - 6th International Workshop on The Globalization of Modeling Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Reuse across Metamodels - A classification and comparison of approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018 - International Conference on Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.92-109, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Engineering with the GEMOC Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAW 2017 - IEEE International Conference on Software Architecture Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Gothenburg, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create and Play your Pac-Man Game with the GEMOC Studio (Tool Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieland Schwinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXE 2017 - 3rd International Workshop on Executable Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Mapping Study on Modeling for Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '17: Proceedings of the ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, TX, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Visitors for Modular Extension of Executable DSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs van Der Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2017.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering reusable language modules from legacy domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Galindo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featured model types: Towards Systematic Reuse in Modelling Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Perrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiSE '16 - 8th International Workshop on Modeling in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New york, United States. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896982.2896987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Experience Report on the Formal Specification of a Packet Filtering Language Using the K Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Galindo Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Formal Integrated Development Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dubois; Dominique Mery; Paolo Masci, Nov 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCU: The Three Dimensions of Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schöttle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Reuse (ICSR-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puzzle: A tool for analyzing and extracting specification clones in DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Galindo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2016 the 15th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling in Software Engineering 2016 (MiSE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Microbenchmark Generation to Prevent Dead Code Elimination and Constant Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Rodriguez-Cancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE/ACM International Conference on Automated Software Engineering (ASE 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Supported Approach for Concurrent Execution of Heterogeneous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Talk:&amp;quot;I solemnly pledge&amp;quot; A Manifesto for Personal Responsibility in the Engineering of Academic Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C. Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Chis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Sustainable Software for Science: Practice and Experiences (WSSSPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Framework of the GEMOC Studio (Tool Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melange: A Meta-language for Modular and Reusable Development of DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARITY: Open-Sourcing the Model-Based Systems Engineering Solution Capella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudjennah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Exertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Open Source Software for Model Driven Engineering (OSS4MDE’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Meta-Language for the Concurrency Concern in DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solution to the TTC'15 Model Execution Case Using the GEMOC Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Transformation Tool Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, l'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Based Environment for Automatic Model Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 2015 demo and posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of slicing techniques for an efficient invariant checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuliang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fort Collins, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2735386.2735926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Lines Can Jeopardize Their Trade Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bécan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Joint Meeting of the European Software Engineering Conference and the ACM SIGSOFT Symposium on the Foundations of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bergame, Italy. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786805.2803210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Efficient and Advanced Omniscient Debugging for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing Legacy DSLs with Melange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Domain-Specific Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE in Practice for Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Coordination Operator Language (BCOoL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Concurrency in eXecutable Domain-Specific Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Latombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ACM SIGPLAN International Conference on Software Language Engineering (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generative Approach to Define Rich Domain-Specific Trace Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mayerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Modelling Foundations and Applications (ECMFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L’Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with Semantic Variation Points in Domain-Specific Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Latombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Executable Modeling (EXE'15), co-located with MODELS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework to prove the correctness of model driven engineering composition operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEM'14 - 16TH INTERNATIONAL CONFERENCE ON FORMAL ENGINEERING METHODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Armies of Model Clones through Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems, 17th International Conference, MODELS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic Domain-Specific Languages: A Journey Into the Shapes of a Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward! Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland, United States. pp.243--253, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661136.2661159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Multidimensional Execution Traces for xDSMLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Model Design, Verification and Validation Integrating Verification and Validation in MDE (MoDeVVa 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Systems Engineering Meets Software Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M'14 - Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Variability Model Inference for Component-Based Language Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC'14 - 18th International Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche centrée humain pour la définition de langages de modélisation graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nodenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès Inforsid'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Diversity: Challenges to handle the imposed, Opportunities to harness the chosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correct-by-construction model composition: Application to the Invasive Software Composition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Formal Engineering approaches to Software Components and Architectures 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.147.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Demonstration for Building Modular and Efficient DSLs: The Kermeta v2 Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Software Process Reuse and Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touzet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reusability in Software Process Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touzet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying Concurrency for Executable Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Indianapolis, IN, United States. pp.365-384, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02654-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Support in Domain-Specific Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Indianapolis, IN, United States. pp.76-95, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02654-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Searching for Metamodel Well-Formedness Rules in Examples and Counter-Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Faunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS - ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Miami, United States. pp.187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Chasm between Executable Metamodeling and Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hardebolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, SLE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Desden, Germany. pp.184-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Model Types to Support Contract-Aware Model Substitutability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Wuliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Modelling Foundations and Applications (ECMFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.118-133, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39013-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning SysML with the B Method to Provide V&V for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuragi Takaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering, Verification, and Validation 2012 (MoDeVVa 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Model Subtyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA - 8th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kgs. Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Defining and Iterating Infinite Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 15th International Conference on Model Driven Engineering Languages &amp; Systems (MODELS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.119-133, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33666-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Categorical Model of Model Merging and Weaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiSe 2012 - 4th International Workshop on Modeling in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging CVL to Manage Variability in Software Process Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CVL to Operationalize Product Line Development with Reusable Aspect Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY@MoDELS'12: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Footprinting on Model Quality: An Experimental Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODEL-DRIVEN REQUIREMENTS ENGINEERING (MoDRE) WORKSHOP AT RE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Chicago, Illinois, United States. pp.78-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tridimensional Approach for Studying the Formal Verification of Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gehan Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verification and validation Of model Transformations (VOLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern to Build Executable DSMLs and associated V&V tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Asia-Pacific Software Engineering Conference (APSEC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8th Educators' Symposium @ MODELS 2012: Software Modeling in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chiorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th edition of the Educators' Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2425936.2425937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Optimizing Compilers: A bridge too far?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Yuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un rapprochement de l'IDM et de la compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation of the conjunct use of MOF and OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiences and Empirical Studies in Software Modelling (EESSMod 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proof Assistant Based Formalization of components in MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kezadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Formal Aspects of Component Software (FACS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oslo, Norway, Sep 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Model Slicers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.62--76, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Software Process and Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touzet David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Tool for Tracing Executions Back to a DSML's Operational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom. pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching MDE through the Formal Verification of Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dieumegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Zalila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Educators' Symposium @ MODELS 2011: Software Modeling in Education (EduSymp2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Brandsteidl; Andreas Winter, Oct 2011, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative technologies for model animation in the TopCased platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Faudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatas Pavei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modelling Foundations and Applications (ECMFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France, South Africa. pp.90--103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Model Driven Engineering and Agility: Preliminary Thought on Benefits and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Tool &amp; Process Integration, in conjunction with ECMFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Simulation and Model Animation in the MDE Topcased Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress EMBEDDED REAL TIME SOFTWARE (ERTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France. http://www.erts2008.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladder Metamodeling & PLC Program Validation through Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darlam Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Architecture - Foundations and Applications (ECMDA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.121-136, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69100-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process Model Driven Approach Applied in TOPCASED for Embedded Real-Time Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Libert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress on Embedded Real Time Software (ERTS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France. pp.1--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Management Policy Speciﬁcation: from UML to DSML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hagimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.584-599, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Verification of Process Model's Properties - SimplePDL and TOCL Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of an eXecutable SPEM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bendraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asia-Pacific Software Engineering Conference (APSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nagoya, Japan. pp.390-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Formalise the MDE Foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Garoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Towers of Models (TOWERS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Zurich, Switzerland. pp.14-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a rigorous use of SPEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paphos, Cyprus. pp.530-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Management in Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Méndez-Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School of Model-Driven Development for Distributed Real-Time Embedded Systems (MDDRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aber-Wrac'h, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems, MODELS 2024, Linz, Austria, September 22-27, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Egyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '24: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2024, 979-8-4007-0504-5. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems, MODELS Companion 2024, Linz, Austria, September 22-27, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Egyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsha Chechik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS Companion '24: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2024, 979-8-4007-0622-6. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of ICT4S 2023 Doctoral Symposium, Demonstrations & Posters Track and Workshops co-located with 9th International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Betz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Friday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Hadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3562, ceur-ws.org, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: ICT4S 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on ICT for Sustainability (ICT4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.viii-x, 2023, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT4S58814.2023.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the 3rd International Workshop on the Globalization Of Modeling Languages and the 9th International Workshop on Multi-Paradigm Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC+MPM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ottawa, Canada. 1511, CEUR, 2015, Joint Proceedings of the 3rd International Workshop on the Globalization Of Modeling Languages and the 9th International Workshop on Multi-Paradigm Modeling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMOC 2014 2nd International Workshop on The Globalization of Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Combemale; Julien Deantoni; Robert France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMOC 2014 co-located with MODELS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, France. 1236, , pp.82, 2014, CEUR-WS, 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Vinju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8706, Springer, pp.353, 2014, 978-3-319-11245-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R.H. Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapman and Hall/CRC, pp.398, 2016, 9781466583733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalizing Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9400, 2015, LNCS, Programming and Software Engineering, 978-3-319-26171-3. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalDSL '13: Proceedings of the First Workshop on the Globalization of Domain Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combemale, Benoit and Cazzola, Walter and France, Robert B. ACM, pp.33, 2013, 978-1-4503-2043-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of GEMOC '13 and AMINO '13 @ MODELS 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbir Barn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combemale, Benoit and Deantoni, Julien and France, Robert B. and Barn, Balbir and Clark, Tony and Frank, Ulrich and Kulkarni, Vinay and Turk, Dan. CEUR-WS, 1102, pp.88, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EduSymp '12: Proceedings of the 8th Edition of the Educators' Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Chiorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan Chiorean and Benoit Combemale. ACM, pp.39, 2012, 978-1-4503-1812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie Dirigée par les Modèles : des concepts à la pratique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. Ellipses, pp.144, 2012, Références sciences, 9782729871963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et vérification de modèle par métamodélisation executable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Universitaires Européennes, 208p, 2010, 978-613-1-50584-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based DevOps for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Aspects of Continuous Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.1-11, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Language Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Meyer; Manuel Mazzara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAUSE: Present And Ulterior Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Model of the Globalization for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Combemale; Betty H.C. Cheng; Robert B. France; Jean-Marc Jézéquel; Bernhard Rumpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Domain-Specific Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9400, Springer International Publishing, pp.7-20, 2015, Lecture Notes in Computer Science, 978-3-319-26171-3. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Globalization of Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rumpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Domain-Specific Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9400, Springer International Publishing, 2015, LNCS, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change: What is Computing’s Responsibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicki L Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Berners-Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagMan.11.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpez vos Modèles avec Kompren : une Démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: HydroModPy – a Python toolbox for deploying catchment-scale shallow groundwater models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did You Forkget It? Detecting One-Day Vulnerabilities in Open-source Forks With Global History Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Reux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Zacchiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroModPy: A Python toolbox for deploying catchment-scale shallow groundwater models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Frugality in an Accelerating World: the Case of Continuous Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Loop Unrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Rodriguez-Cancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The K3 Model-Based Language Workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Family Polymorphism in MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie Dirigée par les Modèles (IDM) -- État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal report of the 3rd ECMDA-FA'07 conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Mapping Study on Modeling for Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9062, INRIA Rennes - Bretagne Atlantique and University of Rennes 1, France. 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Semantics of the Model of Concurrency and Communication Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8584, INRIA. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of Meta-Object Facility: an Analysis of Metamodeling Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7882, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern for Executable DSML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8063, INRIA Rennes - Bretagne Atlantique. 2012, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540648v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Tracing Executions From an Analysis Tool Back to a Domain Specific Modeling Language's Operational Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gonnord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7423, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de métamodélisation pour la simulation et la vérification de modèle -- Application à l'ingénierie des procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Institut National Polytechnique de Toulouse - INPT, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00321863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Language-Oriented Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Rennes 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01238817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId608"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsha Chechik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Rumpe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01301-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029778v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitam El Hayani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01339-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05060561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Michael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loek Cleophas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Clark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01312-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04931045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Giraudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bats" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#246;derlein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Hermann Kouadio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112562" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Houdaille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs van Der Storm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2025/10/13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Challita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Ergin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01287-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01290-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05485243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Staron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01152-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01190-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Burgue&#241;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3347875" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01172-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01210-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01196-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01098-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01106-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01119-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bumiller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aillery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582696" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01126-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01140-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Lara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01097-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01085-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01073-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordeleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van den Brand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2021.3130755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Sallou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03318348v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2021.3102299" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02876536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00814-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Wyk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00772-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146543v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bastin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wortmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00757-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanjean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.2.a6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Den Brand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.1.e1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00762-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00798-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942374v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Bagherzadeh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jahed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Dingel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00829-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395867v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouneaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.2.a1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0598-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.e1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-018-00707-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02296030v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oudot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.100919" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.11.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A M&#233;ndez-Acu&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Galindo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.05.042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367305v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2016.09.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ndez-Acu&#241;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Galindo Duarte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2016.09.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319576v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kezadri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0354-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746566v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0300-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi L&#250;cio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehan Selim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dingel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.3.a1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.02.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuliang Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.4.a1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0354-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717219v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Rajopadhye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0266-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-010-0172-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vandeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88710-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.4.137-144" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478146v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Goasteller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468508v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja E. J. Vos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs van der Storm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Briand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXX.XXXXXXX" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221886v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alskaif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder Babur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090865v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Queiroz de Medeiros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839759v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bucaioni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10993046" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224789v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pfeiffer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxi Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839629v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE59067.2024.00032" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688265" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04827348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3700296" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582287v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588744v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663529.3663787" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425802v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jansen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00076" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04249049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132604v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589806.3600043" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04252577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Fr&#246;lich" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623476.3623517" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425768v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Colin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Berre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00032" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077663v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briend" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Jongeling" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933973v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godfrey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lehner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561549" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03729080v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3559551" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921387v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas van Binsbergen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Verano Merino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Lai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567527" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355253v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486912" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03318816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355162v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107122v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342678v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belafia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486906" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964806v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426947" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925142v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545875v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50417-5_11" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029429v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029426v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426428.3426917" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407932v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00115" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357766.3359540" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407868v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Rodriguez-Cancio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3323841" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285737v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803031v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Megna" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92997-2_19" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910139v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276604.3276620" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890446v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276604.3276622" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982981v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233027.3236394" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889155v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276604.3276623" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958443v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910113v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guerra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609576v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651801v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Schwinger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568169v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.23" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03284857v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284816v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406507v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896987" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258358v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343818v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284822v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517387v3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H.C. Cheng" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287720v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ttle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367344v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aragon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Carver" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197038v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186019v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudjennah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Exertier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lacrampe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087442v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198744v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Ezequiel Vara Larsen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234342v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;can" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803210" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182517v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Corley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197039v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141395v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735926" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182773v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185911v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Latombe" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154225v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222999v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024067v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023681v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061740v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024166v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023864v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vacchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cazzola" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002994v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980126v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.147.8" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796009v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872188v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouill&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet David" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838771v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850770v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02654-1_20" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914715v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Pillay" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02654-1_5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905067v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hardebolle" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923789v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faunes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808770v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Wuliang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39013-5_9" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741134v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuragi Takaya" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695034v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Steel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716623v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33666-9_9" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714373v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marchand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735881v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touzet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730274v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722036v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glinz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739332v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684717v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Lucio" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773311v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chiorean" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2425936.2425937" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613575v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601670v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647347v2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605465v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609072v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614593v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593425v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646426v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieumegard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zalila" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504667v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faudoux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Pavei" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538460v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371596v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giacometti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270271v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Libert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369887v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlam Bender" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Farines" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69100-6_9" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369874v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_41" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371555v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160807v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159748v2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369873v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caplain" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077788v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839651v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egyed" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839663v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425662v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Betz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Friday" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Hadar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425642v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00005" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242558v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074602v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110914v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Vinju" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355374v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R.H. Steel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224096v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319261713" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916282v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbir Barn" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916292v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916296v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648489v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542740v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407886v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424909v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224116v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224105v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369257v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Knowles" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki L Hanson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Berners-Lee" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.11.1.1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696149v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349203v2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Reux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753097v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401828v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025283v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994541v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371565v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369872v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514421v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060601v2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670652v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540648v3" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526561v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00321863v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01238817v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsha Chechik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Rumpe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01301-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029778v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitam El Hayani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01339-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05060561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Michael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loek Cleophas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Clark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#246;derlein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Hermann Kouadio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01312-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04931045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Giraudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bats" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01287-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Houdaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs van Der Storm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2025/10/13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Challita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Ergin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05487852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01290-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05485243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Staron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01152-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Burgue&#241;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3347875" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01190-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01196-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01172-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01210-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01098-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01106-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01126-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01119-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bumiller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aillery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582696" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01140-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Lara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01097-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01085-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01073-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordeleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van den Brand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2021.3130755" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Sallou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03318348v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2021.3102299" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02876536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00814-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Wyk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00772-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146543v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bastin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00798-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wortmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00757-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeanjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.2.a6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Den Brand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.1.e1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317864v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00762-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395867v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Guernic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2020.19.2.a1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Bagherzadeh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jahed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Dingel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00829-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408017v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.e1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0598-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-018-00707-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02296030v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oudot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.100919" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.11.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A M&#233;ndez-Acu&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Galindo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.05.042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367305v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2016.09.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ndez-Acu&#241;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Galindo Duarte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2016.09.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319576v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kezadri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0354-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746566v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0300-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi L&#250;cio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehan Selim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dingel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.3.a1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0354-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.02.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuliang Sun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.4.a1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717219v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Rajopadhye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-012-0266-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-010-0172-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vandeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88710-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.4.137-144" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478146v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Goasteller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468508v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja E. J. Vos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs van der Storm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Briand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXX.XXXXXXX" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221886v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alskaif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder Babur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090865v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Queiroz de Medeiros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bucaioni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berardinelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10993046" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224789v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pfeiffer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxi Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839629v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foures" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE59067.2024.00032" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588744v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663529.3663787" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04827348v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3700296" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582287v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688265" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425802v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jansen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00076" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132604v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589806.3600043" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04252577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Fr&#246;lich" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623476.3623517" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04249049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425768v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Colin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Berre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00032" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077663v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briend" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Jongeling" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933973v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godfrey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lehner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561549" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03729080v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3559551" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921387v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas van Binsbergen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Verano Merino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Lai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567527" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355253v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486912" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03318816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355162v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107122v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342678v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belafia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486906" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964806v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426947" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925142v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545875v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50417-5_11" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029429v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03029426v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426428.3426917" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407932v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00115" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407868v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Rodriguez-Cancio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310273.3323841" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357766.3359540" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285737v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803031v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Megna" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92997-2_19" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910139v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276604.3276620" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890446v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276604.3276622" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982981v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Galindo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233027.3236394" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889155v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276604.3276623" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958443v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910113v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guerra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609576v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651801v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Schwinger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03284857v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568169v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2017.23" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284816v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406507v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896982.2896987" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ttle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284822v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517387v3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H.C. Cheng" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343818v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258358v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367344v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aragon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Carver" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197038v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186019v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudjennah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Exertier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lacrampe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087442v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198744v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Ezequiel Vara Larsen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141395v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735926" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234342v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;can" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786805.2803210" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182517v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Corley" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197039v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182773v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185911v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Latombe" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154225v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222999v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024067v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023681v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061740v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024166v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023864v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vacchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Cazzola" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002994v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980126v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.147.8" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796009v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872188v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouill&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet David" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838771v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850770v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02654-1_20" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914715v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Pillay" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02654-1_5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923789v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faunes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00905067v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hardebolle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808770v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Wuliang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39013-5_9" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741134v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuragi Takaya" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695034v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Steel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716623v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33666-9_9" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714373v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marchand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735881v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touzet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730274v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722036v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jeanneret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glinz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684717v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Lucio" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739332v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773311v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chiorean" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2425936.2425937" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613575v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601670v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647347v2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614593v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609072v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605465v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593425v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646426v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieumegard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zalila" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504667v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faudoux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Pavei" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538460v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371596v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giacometti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369887v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlam Bender" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Farines" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69100-6_9" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270271v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Libert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369874v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_41" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160807v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371555v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bendraou" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159748v2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369873v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caplain" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077788v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839651v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egyed" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04839663v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425662v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Betz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Friday" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Hadar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425642v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00005" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242558v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074602v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110914v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Vinju" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355374v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R.H. Steel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224096v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319261713" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916292v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916282v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbir Barn" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916296v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648489v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542740v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407886v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424909v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224116v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224105v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369257v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Knowles" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki L Hanson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Berners-Lee" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Chien" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.11.1.1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696149v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349203v2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Reux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753097v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401828v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025283v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994541v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371565v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369872v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514421v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060601v2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670652v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540648v3" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526561v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00321863v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01238817v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>