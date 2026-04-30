--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -1859,252 +1859,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified modeling of a thermo-acousto-electric engine forced by an external sound source</w:t>
+                <w:t xml:space="preserve">Theoretical study of a thermo-acousto-electric generator equipped with an electroacoustic feedback loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Workshop On Thermoacoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internatinoal Symposium on Nonlinear Acousics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.060007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4934432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400324v1</w:t>
+                <w:t xml:space="preserve">hal-01400333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of a thermo-acousto-electric generator equipped with an electroacoustic feedback loop</w:t>
+                <w:t xml:space="preserve">Simplified modeling of a thermo-acousto-electric engine forced by an external sound source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinoal Symposium on Nonlinear Acousics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Workshop On Thermoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Twente; Aster Thermoacoustics; Ecole centrale de Lyon, Oct 2015, Enschede, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4934432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01400333v1</w:t>
+                <w:t xml:space="preserve">hal-01400324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active tuning of acoustic oscillations in a thermoacoustic power generator</w:t>
               </w:r>
@@ -2473,51 +2473,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’étude des générateurs d'ondes thermoacoustiques : contrôle actif des auto-oscillations et propagation non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Maine, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Acoustique [physics.class-ph]. Le Mans Université, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LEMA1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2699,51 +2699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEMA1023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEMA1023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>