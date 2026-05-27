--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -66,1112 +66,1246 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric transmission and coherent perfect absorption in a periodic array of thermoacoustic cells</w:t>
+                <w:t xml:space="preserve">Intracochlear PLGA implants for simultaneous controlled release of multiple drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Come Olivier</w:t>
+                <w:t xml:space="preserve">P.-K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Maddi</w:t>
+                <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+                <w:t xml:space="preserve">P. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Penelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Verin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0089989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.114977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2026.114977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395161v1</w:t>
+                <w:t xml:space="preserve">hal-05609191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-bench for the experimental characterization of porous material used in thermoacoustic refrigerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymmetric transmission and coherent perfect absorption in a periodic array of thermoacoustic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Maddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (24), pp.064012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0089989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0015051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04395177v1</w:t>
+                <w:t xml:space="preserve">hal-04395161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity-Time symmetric system based on the thermoacoustic effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Test-bench for the experimental characterization of porous material used in thermoacoustic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149 (3), pp.1913-1922. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0003708⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 152 (5), pp.2804-2815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0015051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233902v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband nonreciprocal acoustic scattering using a loudspeaker with asymmetric feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (6), pp.064012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.064012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-reciprocal and even Willis couplings in periodic thermoacoustic amplifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Parity-Time symmetric system based on the thermoacoustic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (3), pp.1913-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0003708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.184109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03868369v1</w:t>
+                <w:t xml:space="preserve">hal-03233902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do it yourself: make your own thermoacoustic engine with steel wool or rice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-reciprocal and even Willis couplings in periodic thermoacoustic amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Poignand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Côme Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/38/1/015101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (18), pp.184109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.184109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397360v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behavior induced by an electroacoustic feedback loop in a thermo-acousto-electric generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Do it yourself: make your own thermoacoustic engine with steel wool or rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/38/1/015101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01400254v1</w:t>
+                <w:t xml:space="preserve">hal-01397360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly nonlinear propagation in thermoacoustic engines: a numerical study of higher harmonics generation up to the appearance of shock waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hysteretic behavior induced by an electroacoustic feedback loop in a thermo-acousto-electric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918889⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.110 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114410v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Weakly nonlinear propagation in thermoacoustic engines: a numerical study of higher harmonics generation up to the appearance of shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (5), pp.941-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114410v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Active control of thermoacoustic amplification in a thermo-acousto-electric engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (17), pp.174905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4874743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1181,1261 +1315,1261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de matériaux poreux et de leur effets de bords pour application à la réfrigération thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages de Willis non réciproques et pairs dans les amplificateurs thermoacoustiques périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Malléjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of stacks and regenerators for thermoacoustic heat pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2317-2317, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoacoustic parity-time symmetric system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.611-611, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test-bench for the experimental characterization of porous material used in thermoacoustic cooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvati Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée d'un auto-oscillateur thermoacoustique forcé par une source auxiliaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of a thermo-acousto-electric generator equipped with an electroacoustic feedback loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinoal Symposium on Nonlinear Acousics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.060007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4934432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modeling of a thermo-acousto-electric engine forced by an external sound source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Workshop On Thermoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Twente; Aster Thermoacoustics; Ecole centrale de Lyon, Oct 2015, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tuning of acoustic oscillations in a thermoacoustic power generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Propagation faiblement non linéaire dans les moteurs thermoacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Thermoacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401774v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation faiblement non linéaire dans les moteurs thermoacoustiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Active tuning of acoustic oscillations in a thermoacoustic power generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Thermoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401767v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of thermoacoustic amplification in a thermo-acousto-electric engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n3l - Int’l Summer School and Workshop on Non-Normal and Nonlinear Effects in Aero- and Thermoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU München Jun 2013, Munich, Germany. pp.174905 - 174905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2445,114 +2579,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’étude des générateurs d'ondes thermoacoustiques : contrôle actif des auto-oscillations et propagation non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Le Mans Université, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LEMA1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01342660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2699,51 +2833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEMA1023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-K. Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulemonde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2026.114977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Maddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089989" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03468222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poignand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aur&#233;gan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.064012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003708" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Come" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/38/1/015101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114410v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918889" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvati Fabrizio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4934432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEMA1023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>