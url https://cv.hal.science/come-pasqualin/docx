--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1742 +234,1876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Neurons on Patient-Derived Cardiomyocytes Using Organ-On-A-Chip and iPSC Biotechnologies</w:t>
+                <w:t xml:space="preserve">Regional Differences in Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Signaling and Transverse-Tubules across Left Atrium from Adult Sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Bernardin</w:t>
+                <w:t xml:space="preserve">Caroline Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Colombani</w:t>
+                <w:t xml:space="preserve">Matthieu Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousselot</w:t>
+                <w:t xml:space="preserve">Sébastien Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Andry</w:t>
+                <w:t xml:space="preserve">Come Pasqualin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Goumon</w:t>
+                <w:t xml:space="preserve">Gilles Bru-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (23), pp.3764. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11233764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894330v1</w:t>
+                <w:t xml:space="preserve">hal-05555830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thio-ether functionalized glycolipid amphiphilic compounds reveal a potent activator of SK3 channel with vasorelaxation effect</w:t>
+                <w:t xml:space="preserve">Impact of Neurons on Patient-Derived Cardiomyocytes Using Organ-On-A-Chip and iPSC Biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sevrain</w:t>
+                <w:t xml:space="preserve">Albin Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fontaine</w:t>
+                <w:t xml:space="preserve">Sarah Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Bauduin</w:t>
+                <w:t xml:space="preserve">Antoine Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+                <w:t xml:space="preserve">Virginie Andry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bei Li Zhang</w:t>
+                <w:t xml:space="preserve">Yannick Goumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (12), pp.2753-2766. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.3764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1OB00021G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11233764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187829v1</w:t>
+                <w:t xml:space="preserve">hal-03894330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merkel cell polyomavirus T antigens induce Merkel cell-like differentiation in GLI1-expressing epithelial cells</w:t>
+                <w:t xml:space="preserve">Thio-ether functionalized glycolipid amphiphilic compounds reveal a potent activator of SK3 channel with vasorelaxation effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+                <w:t xml:space="preserve">Charlotte Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">Delphine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Hesbacher</w:t>
+                <w:t xml:space="preserve">Alicia Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Berthon</w:t>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Wobser</w:t>
+                <w:t xml:space="preserve">Bei Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), 20 p. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (12), pp.2753-2766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12071989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1OB00021G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951400v1</w:t>
+                <w:t xml:space="preserve">hal-03187829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Fraction from Hibiscus sabdariffa Relaxes Mesenteric Arteries of Normotensive and Hypertensive Rats through Calcium Current Reduction and Possibly Potassium Channels Modulation</w:t>
+                <w:t xml:space="preserve">Merkel cell polyomavirus T antigens induce Merkel cell-like differentiation in GLI1-expressing epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas M A Alsayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bei Li Zhang</w:t>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bredeloux</w:t>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Sonja Hesbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Yu</w:t>
+                <w:t xml:space="preserve">Patricia Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Wobser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12061782⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12071989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881241v1</w:t>
+                <w:t xml:space="preserve">hal-02951400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective inhibition of electrical conduction within the pulmonary veins by α1-adrenergic receptors activation in the Rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Aqueous Fraction from Hibiscus sabdariffa Relaxes Mesenteric Arteries of Normotensive and Hypertensive Rats through Calcium Current Reduction and Possibly Potassium Channels Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas M A Alsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bredeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernus</w:t>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62349-5⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.E-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12061782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02538836v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Calcium-Mediated EMT Pathway Controlled by Lipids: An Opportunity for Prostate Cancer Adjuvant Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Figiel</w:t>
+                <w:t xml:space="preserve">Selective inhibition of electrical conduction within the pulmonary veins by α1-adrenergic receptors activation in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bredeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bery</w:t>
+                <w:t xml:space="preserve">Ian Findlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chantôme</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Côme Pasqualin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélèze Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11111814⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62349-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460772v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02538836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Supplementation with Silicon-Enriched Spirulina Improves Arterial Remodeling and Function in Hypertensive Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Arthur-Ataam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Fromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (11), pp.2574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11112574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Organotypic Cultures of Prostate Tissues: A Relevant Preclinical Model That Preserves Hypoxia Sensitivity and Calcium Signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A Novel Calcium-Mediated EMT Pathway Controlled by Lipids: An Opportunity for Prostate Cancer Adjuvant Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Figiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Pasqualin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11111814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460711v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF_IDS_Cam: Fast Video Capture with ImageJ for Real-Time Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Functional Organotypic Cultures of Prostate Tissues: A Relevant Preclinical Model That Preserves Hypoxia Sensitivity and Calcium Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Figiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Pasqualin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maupoil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging4020044⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (6), pp.1268-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459549v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural heterogeneity of the rat pulmonary vein myocardium: consequences on intracellular calcium dynamics and arrhythmogenic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasqualin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. O. Malécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-21671-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SarConfoCal: simultaneous sarcomere length and cytoplasmic calcium measurements for laser scanning confocal microscopy images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">HF_IDS_Cam: Fast Video Capture with ImageJ for Real-Time Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Pasqualin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bredeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maupoil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging4020044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459105v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SarcOptiM for ImageJ: high-frequency online sarcomere length computing on stimulated cardiomyocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">SarConfoCal: simultaneous sarcomere length and cytoplasmic calcium measurements for laser scanning confocal microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Pasqualin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire O. Malécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bredeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00094.2016⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.btw754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406801v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic quantitative analysis of t-tubule organization in cardiac myocytes using ImageJ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">SarcOptiM for ImageJ: high-frequency online sarcomere length computing on stimulated cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Pasqualin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire O. Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bredeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 311 (2), pp.C277 - C283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00094.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic quantitative analysis of t-tubule organization in cardiac myocytes using ImageJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Pasqualin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire O Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bredeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Maupoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 308 (3), pp.C237-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpcell.00259.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1979,175 +2113,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel calcium-mediated epithelial-to-mesenchymal transition pathway controlled by lipids: an opportunity for prostate cancer adjuvant therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Figiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C Chantôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Pasqualin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Meeting of the EAU Section of Urological Research: In collaboration with the Society for Basic Urologic Research and the EAU Section of Uropathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1569-9056(19)33306-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2157,114 +2291,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique calcique dans les cardiomyocytes de veines pulmonaires de rat. Une hétérogénéité source d'arythmie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Pasqualin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pharmacologie. Université de Tours, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02460908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2411,51 +2545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin D&#233;trait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Billoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.038781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Colombani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03187829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sevrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bauduin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00021G" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hesbacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wobser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071989" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881241v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M A Alsayed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bredeloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02538836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Findlay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Pasqualin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;ze Hocini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62349-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Figiel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111814" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Arthur-Ataam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Charrabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maupoil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2019.02.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasqualin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Mal&#233;cot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21671-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O. Mal&#233;cot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw754" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406801v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00094.2016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01343179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Mal&#233;cot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maupoil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00259.2014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Chant&#244;me" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fontaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(19)33306-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K9FT89V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02460908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin D&#233;trait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Billoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lemarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.038781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Douard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Pasqualin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Colombani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233764" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03187829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sevrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bauduin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Li Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00021G" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hesbacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wobser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071989" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881241v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M A Alsayed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bredeloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061782" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02538836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Findlay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Pasqualin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;ze Hocini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62349-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Arthur-Ataam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Charrabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112574" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Figiel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111814" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maupoil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2019.02.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasqualin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Mal&#233;cot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gannier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21671-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gannier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O. Mal&#233;cot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw754" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00094.2016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01343179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O Mal&#233;cot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maupoil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00259.2014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Chant&#244;me" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(19)33306-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K9FT89V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02460908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>