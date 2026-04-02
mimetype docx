--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Omhovère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Omhovère Professeur de littérature anglophoneUniversité Paul-Valéry Montpellier 3 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comhover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8325-1416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113819137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claire Omhovère enseigne les littératures des pays du Commonwealth à l’Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Aujourd’hui présidente honoraire de la Société d’Étude des Pays du Commonwealth, elle a présidé la SEPC et dirigé la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays & Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">de 2011 à 2017. Sa recherche porte sur l’écriture paysagère dans les littératures des anciennes colonies de l’Empire britannique, notamment le Canada. Elle est l’auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Space: The Poetics of Geography in Contemporary English-Canadian Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Peter Lang, 2007). Elle a coordonné plusieurs ouvrages collectifs dont le plus récent (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">chez Michel Houdiard, 2014) rassemble la traduction et la présentation critique d’une sélection d’essais sur les enjeux du paysage dans le monde anglophone.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting academic research on Indigenous literatures from France: some epistemological, ethical, and critical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15g1s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Residual Landscape in the Petrofiction of the Harper Decade: A Reading of Don Gillmor's Long Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réinventer (le paysage) / Incorporating (Landscape)., 45, pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Hanna Teichler. Carnivalizing Reconciliation: Contemporary Australian and Canadian Literature and Film Beyond the Victim Paradigm. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review by Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.266-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ringrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Valassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2023), no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites: Deviant Hospitality in Katherena Vermette's The Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ethic of Discomfort: Studying Canadian Literature(s) from Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cet ailleurs qui est ici » : de l'usage du dépaysement dans You Are Not Needed Now d'Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Oil: A Tour of the Canadian Petroscape in Words and Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Does Placelessness Matter?: Nadine Gordimer’s “Teraloyna”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Place and Placelessness in Postcolonial Short Fiction, 42 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in 'The Dish With One Spoon': Transdescendence and Convivance in Daniel Coleman's Yardwork: A Biography of an Urban Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada and Beyond. A Journal of Canadian Literary and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place Takes Place in Jordan Abel's The Place of Scraps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOW WHITE AND THE POLAR BEARS IN THE AGE OF GLOBAL HEATING: A READING OF MARK ANTHONY JARMAN’S “MY WHITE PLANET”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Canaria de Estudios Ingleses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Reingard Nischik, The English Short Story in Canada : From the Dawn of Modernism to the 2013 Nobel Prize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited: The Geological Landscape in Joan Thomas’s Curiosity, A Love Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, s.p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.4663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;With a Roar from Underground : Alice Munro's Dance of the Happy Shades&amp;quot;. Edited by Corinne Bigot and Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto's Cave: Visibility and Visuality in Alice Munro's Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop Culture and the Construction of Ethnicity in Miriam Toews's A Complicated Kindness and Richard Van Camp's The Lesser Blessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'obsession du septentrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3.2, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Granta Special Issue on Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistaniaat: A Journal of Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're the joke town in the joke province in the joke country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Women among the &amp;quot;Defenseless Christians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : A Cambridge History of Distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poetics of Geography in English-Canadian Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (2), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/angl.2008.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker Mountain, or the Geography of Pathos in Russell Banks's &amp;quot;Affliction&amp;quot; (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning / Mocking Browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies and (Ab)originals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.17-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 189 (summer), pp.50-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(What) Can Aboriginal Peoples Teach us about Survival in Times of Climate Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EMMAncipons les savoirs: diffusion de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMMA (Université Paul-Valéry), Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Declarations of Interdependence’: Aesthetic Responses to Contamination in Contemporary Canadian Literature and Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Contamination: Oceanic Environments, Identities, Intermedial Research Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Dodeman, Lisa Moore, Nancy Pedri, Oct 2023, St John's ( Newfoundland and Labrador ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trouble with Landscape: Reappraisals of the Eyesore in Recent Canadian Writing and Visual Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACLALS Triennial Conference: “Imagining Environmental Justice in a Postcolonial World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lorre, Jun 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Residual Landscape in Three Canadian Petrofictions of the Harper Decade.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertain Landscapes of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Martin Kuester across Borders: Teaching the Canadian Literatures in French Universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journeys across B/Orders in Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, Jun 2022, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Canadian Literature Need an Ethic of Discomfort? A Few Preliminary (and Cautious) Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire CECILLE (ULR 4074)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona McMahon, Mar 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the Experience of Editing Commonwealth Essays & Studies (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Name of a Discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales (SEPC), Jan 2021, Orléans ( visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Living in ‘the Dish With One Spoon’: Transdescendence and Convivance in Daniel Coleman’s Yardwork: A Biography of an Urban Place.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Feb 2020, Strasbourg (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalities, Hostilities : Narratives and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Nov 2020, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading Amitav Ghosh on a Tour of Canada’s Petroscapes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Trends in Postcolonialism. Theory and Praxis. International Web-lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sharbani Mukherjee, Oct 2020, Triveni Devi Bhalotia College and Onda Thana Mahavidyalaya (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet ici qui est ailleurs&amp;quot;: de l’usage du dépaysement dans You Are Not Needed Now d’Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le Dépaysement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LCE (Université Lyon 2), Nov 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Learning from the “Dish With One Spoon”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echoing Ecologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, May 2019, Marburg / Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering / Recovering / Uncovering Heritage: Abel Jordan’s Art of Subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissensus in the Postcolonial Anglophone World: History, Politics, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales, Feb 2019, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le vide et le plein : l’écriture du lieu dans The Place of Scraps de Jordan Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCE, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Tollance, May 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en voie d'eux mêmes : la photographie d'Iain Baxter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Paysages créés, paysages créateurs: Penser les paysages avec Henri Maldiney, Université de Bourgogne, Dijon, 21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dijon, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Manuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikinaakominis / TransCanada Conference 4. Literature, Justice, Relation. Université de Toronto, 24-27 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Wall’s ‘defeatured landscapes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Suburbia. Université Jean Jaurès-Toulouse 2, 16-17 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Art is all over’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Space, Place, Hybridity. Université Grenoble Alpes, 22-24 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Landscape / Cityscape : Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th-21st centuries)", SEAC-SAIT, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the Contemporary Short Story in English: Alice Munro in the Classroom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Reasearch in the Sphere of Socio-Humanitatrian Sciences and Innovative Technologies, University of Semey, 27-28 April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wawanash Connection: Rivers and Other Semiotic Systems in Alice Munro's Short Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Confluences, Université de Lyon 3, 2-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Landscape Writing in Anita Desai's &amp;quot;Fire on the Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literature and Geography: The Writing of Space throughout History", Université Lyon 3, 12-13 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto’s Cave : Unscripted Spaces in Alice Munro’s &amp;quot;Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Alice Munro "Dance of the Happy Shades", Alice Munro's eerie land", 10-11 avril 2015, Paris Ouest Nanterre et Paris III Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing into the Unimagined: The Translation of the Landscape Tradition in English Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SAES, Université de Caen-Basse Normandie, 16-18 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places in Alice Munro's &amp;quot;Dance of the Happy Shades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's "Dance of the Happy Shades", École Normale Supérieure de Lyon, 6-7 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topography of the Void in Miriam Toews's A Complicated Kindness (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Place and RePlace", University of Winnipeg (Canada), 16-19 sept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literary Geographies : a multidisciplinary conference", The University of Nottingham, July 20-22, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geographical Imagination in English-Canadian Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 19 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Emotion in Rudy Wiebe's Sweeter than All the World (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 20 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage in Robert Kroetsch's Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 21 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. Michel Houdiard, Volume VII, 249 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliane Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 369 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 230 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héritier; Stéphane; Michèle Kaltemback; Claire Omhovère; et Marcienne Rocard; dirs. Editions universitaires du sud, pp.1-245, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaltemback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omhovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, M. Kaltemback, C. Omhovere, M. Rocard. Editions Universitaire du Sud, 180 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Samin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 213 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 186 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages/Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Regards croisés sur le monde anglophone, 978-2-86480-927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages-passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 254 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories in the Landscape Mode: A Reading of Alice Munro's “Lives of Girls and Women,” “Walker Brothers Cowboy,” and “Lichen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lorre and Eleonora Rao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and place in Alice Munro's fiction : a book with maps in it</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camden house, pp.82-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian Photography and the Exhaustion of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melissa Tanti et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond "Understanding Canada" : Transnational Perspectives on Canadian Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Alberta Press, pp.131-150, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landscapes in Transit: The Displacement of the Western Landscape Tradition in English Canada. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Labaune-Demeule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authority and Displacement in the English-Speaking World ? Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol 2, Cambridge Scholar Publishing, pp.93-115, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For there is no easy way to get to Jubilee from anywhere on earth&amp;quot;: Places in Alice Munro's Dance of the Happy Shades. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guignery; Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's Dance of the Happy Shades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.26-45, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Disappearance’: A Century of Canadian Photography, from William McFarlane Notman to Edward Burtynsky and Douglas Coupland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Besson; Héliane Ventura; and Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.254-272, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques reconfigurations urbaines du &amp;quot;Wilderness&amp;quot; dans la fiction canadienne anglophone des années 1990-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.S. Fournier; C. Chastagner; C. Bernié-Boissrd; et D. Crozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.79-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils urbains et territoires littéraires au Canada anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman et Cyril Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement: regards croisés sur le monde postcolonial.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, pp.17-34, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconclusiveness in Ben Okri's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "Famished Road" : Ben Okri's Imaginary Homelands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.59-76, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delmas; André Dodeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re/membering place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.271-287, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artialisation of Landscape in Jane Urquhart's The Whirlpool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana Brydon; Marta Dvorak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosstalk : Canadian and Global Imaginaries in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'efficacité du vide dans &amp;quot;A Complicated Kindness de Miriam Toews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone (= Perceiving &amp; representing space in the english-speaking world)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.113-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Garrison and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective landscapes of the anglophone countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.85-104, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Quanquin; Christine Lorre-Johnston; Sandrine Ferré-Rode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd'hui : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.161-176, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Kaenel; Claire Omhovère; Richard Samin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Replication of Romance in Jane Urquhart's Away (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess; Martin Kuester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading(s) from a distance : European perspectives on Canadian women's writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wissner, pp.54-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Dvořák; New William Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropes and territories : short fiction, postcolonial readings, Canadian writing in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queen's University Press, pp.271-290, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kroetsch's Pedagogy of the Precarious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The politics and poetics of passage in Canadian and Australian culture and fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, Centre de recherches sur les identités nationales et l'interculturalité; Université de Nantes, pp.191-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shore in Alistair MacLeod's &amp;quot;The Closing Down of Summer&amp;quot; (1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Kaltemback; Marcienne Rocard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canada : nouveaux défis = Canada revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires du sud, pp.191-203, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Melting of Time in Thomas Wharton's &amp;quot;Icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Calder; Robert Wardhaugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, literature, and the writing of the Canadian Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manitoba Press, pp.43-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terrifying Insularity of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollecting Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Another Book About Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire commun: second parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'unité PLEIADE (UR 7088)Université Sorbonne Paris Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Alexandre-Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Omhovère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Omhovère Professeur de littérature anglophoneUniversité Paul-Valéry Montpellier 3 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comhover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8325-1416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113819137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claire Omhovère enseigne les littératures des pays du Commonwealth à l’Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Aujourd’hui présidente honoraire de la Société d’Étude des Pays du Commonwealth, elle a présidé la SEPC et dirigé la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays & Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">de 2011 à 2017. Sa recherche porte sur l’écriture paysagère dans les littératures des anciennes colonies de l’Empire britannique, notamment le Canada. Elle est l’auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Space: The Poetics of Geography in Contemporary English-Canadian Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Peter Lang, 2007). Elle a coordonné plusieurs ouvrages collectifs dont le plus récent (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">chez Michel Houdiard, 2014) rassemble la traduction et la présentation critique d’une sélection d’essais sur les enjeux du paysage dans le monde anglophone.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting academic research on Indigenous literatures from France: some epistemological, ethical, and critical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15g1s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Residual Landscape in the Petrofiction of the Harper Decade: A Reading of Don Gillmor's Long Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réinventer (le paysage) / Incorporating (Landscape)., 45, pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Hanna Teichler. Carnivalizing Reconciliation: Contemporary Australian and Canadian Literature and Film Beyond the Victim Paradigm. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review by Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.266-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ringrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Valassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2023), no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites: Deviant Hospitality in Katherena Vermette's The Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ethic of Discomfort: Studying Canadian Literature(s) from Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cet ailleurs qui est ici » : de l'usage du dépaysement dans You Are Not Needed Now d'Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Oil: A Tour of the Canadian Petroscape in Words and Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in 'The Dish With One Spoon': Transdescendence and Convivance in Daniel Coleman's Yardwork: A Biography of an Urban Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada and Beyond. A Journal of Canadian Literary and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Does Placelessness Matter?: Nadine Gordimer’s “Teraloyna”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Place and Placelessness in Postcolonial Short Fiction, 42 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place Takes Place in Jordan Abel's The Place of Scraps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOW WHITE AND THE POLAR BEARS IN THE AGE OF GLOBAL HEATING: A READING OF MARK ANTHONY JARMAN’S “MY WHITE PLANET”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Canaria de Estudios Ingleses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Reingard Nischik, The English Short Story in Canada : From the Dawn of Modernism to the 2013 Nobel Prize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited: The Geological Landscape in Joan Thomas’s Curiosity, A Love Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, s.p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.4663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;With a Roar from Underground : Alice Munro's Dance of the Happy Shades&amp;quot;. Edited by Corinne Bigot and Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto's Cave: Visibility and Visuality in Alice Munro's Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop Culture and the Construction of Ethnicity in Miriam Toews's A Complicated Kindness and Richard Van Camp's The Lesser Blessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'obsession du septentrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3.2, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Granta Special Issue on Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistaniaat: A Journal of Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're the joke town in the joke province in the joke country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Women among the &amp;quot;Defenseless Christians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : A Cambridge History of Distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poetics of Geography in English-Canadian Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (2), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/angl.2008.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker Mountain, or the Geography of Pathos in Russell Banks's &amp;quot;Affliction&amp;quot; (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning / Mocking Browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies and (Ab)originals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.17-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 189 (summer), pp.50-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(What) Can Aboriginal Peoples Teach us about Survival in Times of Climate Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EMMAncipons les savoirs: diffusion de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMMA (Université Paul-Valéry), Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Declarations of Interdependence’: Aesthetic Responses to Contamination in Contemporary Canadian Literature and Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Contamination: Oceanic Environments, Identities, Intermedial Research Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Dodeman, Lisa Moore, Nancy Pedri, Oct 2023, St John's ( Newfoundland and Labrador ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trouble with Landscape: Reappraisals of the Eyesore in Recent Canadian Writing and Visual Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACLALS Triennial Conference: “Imagining Environmental Justice in a Postcolonial World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lorre, Jun 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Residual Landscape in Three Canadian Petrofictions of the Harper Decade.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertain Landscapes of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Martin Kuester across Borders: Teaching the Canadian Literatures in French Universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journeys across B/Orders in Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, Jun 2022, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Canadian Literature Need an Ethic of Discomfort? A Few Preliminary (and Cautious) Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire CECILLE (ULR 4074)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona McMahon, Mar 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the Experience of Editing Commonwealth Essays & Studies (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Name of a Discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales (SEPC), Jan 2021, Orléans ( visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Living in ‘the Dish With One Spoon’: Transdescendence and Convivance in Daniel Coleman’s Yardwork: A Biography of an Urban Place.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Feb 2020, Strasbourg (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalities, Hostilities : Narratives and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Nov 2020, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading Amitav Ghosh on a Tour of Canada’s Petroscapes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Trends in Postcolonialism. Theory and Praxis. International Web-lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sharbani Mukherjee, Oct 2020, Triveni Devi Bhalotia College and Onda Thana Mahavidyalaya (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet ici qui est ailleurs&amp;quot;: de l’usage du dépaysement dans You Are Not Needed Now d’Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le Dépaysement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LCE (Université Lyon 2), Nov 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering / Recovering / Uncovering Heritage: Abel Jordan’s Art of Subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissensus in the Postcolonial Anglophone World: History, Politics, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales, Feb 2019, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Learning from the “Dish With One Spoon”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echoing Ecologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, May 2019, Marburg / Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le vide et le plein : l’écriture du lieu dans The Place of Scraps de Jordan Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCE, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Tollance, May 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en voie d'eux mêmes : la photographie d'Iain Baxter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Paysages créés, paysages créateurs: Penser les paysages avec Henri Maldiney, Université de Bourgogne, Dijon, 21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dijon, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Manuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikinaakominis / TransCanada Conference 4. Literature, Justice, Relation. Université de Toronto, 24-27 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Wall’s ‘defeatured landscapes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Suburbia. Université Jean Jaurès-Toulouse 2, 16-17 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Art is all over’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Space, Place, Hybridity. Université Grenoble Alpes, 22-24 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Landscape / Cityscape : Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th-21st centuries)", SEAC-SAIT, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the Contemporary Short Story in English: Alice Munro in the Classroom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Reasearch in the Sphere of Socio-Humanitatrian Sciences and Innovative Technologies, University of Semey, 27-28 April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wawanash Connection: Rivers and Other Semiotic Systems in Alice Munro's Short Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Confluences, Université de Lyon 3, 2-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Landscape Writing in Anita Desai's &amp;quot;Fire on the Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literature and Geography: The Writing of Space throughout History", Université Lyon 3, 12-13 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto’s Cave : Unscripted Spaces in Alice Munro’s &amp;quot;Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Alice Munro "Dance of the Happy Shades", Alice Munro's eerie land", 10-11 avril 2015, Paris Ouest Nanterre et Paris III Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing into the Unimagined: The Translation of the Landscape Tradition in English Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SAES, Université de Caen-Basse Normandie, 16-18 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places in Alice Munro's &amp;quot;Dance of the Happy Shades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's "Dance of the Happy Shades", École Normale Supérieure de Lyon, 6-7 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topography of the Void in Miriam Toews's A Complicated Kindness (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Place and RePlace", University of Winnipeg (Canada), 16-19 sept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literary Geographies : a multidisciplinary conference", The University of Nottingham, July 20-22, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geographical Imagination in English-Canadian Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 19 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage in Robert Kroetsch's Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 21 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Emotion in Rudy Wiebe's Sweeter than All the World (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 20 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. Michel Houdiard, Volume VII, 249 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliane Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 369 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 230 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héritier; Stéphane; Michèle Kaltemback; Claire Omhovère; et Marcienne Rocard; dirs. Editions universitaires du sud, pp.1-245, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaltemback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omhovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, M. Kaltemback, C. Omhovere, M. Rocard. Editions Universitaire du Sud, 180 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Samin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 213 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 186 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages-passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 254 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages/Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Regards croisés sur le monde anglophone, 978-2-86480-927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories in the Landscape Mode: A Reading of Alice Munro's “Lives of Girls and Women,” “Walker Brothers Cowboy,” and “Lichen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lorre and Eleonora Rao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and place in Alice Munro's fiction : a book with maps in it</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camden house, pp.82-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian Photography and the Exhaustion of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melissa Tanti et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond "Understanding Canada" : Transnational Perspectives on Canadian Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Alberta Press, pp.131-150, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landscapes in Transit: The Displacement of the Western Landscape Tradition in English Canada. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Labaune-Demeule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authority and Displacement in the English-Speaking World ? Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol 2, Cambridge Scholar Publishing, pp.93-115, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For there is no easy way to get to Jubilee from anywhere on earth&amp;quot;: Places in Alice Munro's Dance of the Happy Shades. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guignery; Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's Dance of the Happy Shades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.26-45, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Disappearance’: A Century of Canadian Photography, from William McFarlane Notman to Edward Burtynsky and Douglas Coupland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Besson; Héliane Ventura; and Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.254-272, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques reconfigurations urbaines du &amp;quot;Wilderness&amp;quot; dans la fiction canadienne anglophone des années 1990-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.S. Fournier; C. Chastagner; C. Bernié-Boissrd; et D. Crozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.79-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils urbains et territoires littéraires au Canada anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman et Cyril Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement: regards croisés sur le monde postcolonial.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, pp.17-34, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconclusiveness in Ben Okri's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "Famished Road" : Ben Okri's Imaginary Homelands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.59-76, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delmas; André Dodeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re/membering place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.271-287, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artialisation of Landscape in Jane Urquhart's The Whirlpool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana Brydon; Marta Dvorak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosstalk : Canadian and Global Imaginaries in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'efficacité du vide dans &amp;quot;A Complicated Kindness de Miriam Toews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone (= Perceiving &amp; representing space in the english-speaking world)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.113-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Garrison and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective landscapes of the anglophone countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.85-104, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Quanquin; Christine Lorre-Johnston; Sandrine Ferré-Rode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd'hui : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.161-176, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Kaenel; Claire Omhovère; Richard Samin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Replication of Romance in Jane Urquhart's Away (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess; Martin Kuester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading(s) from a distance : European perspectives on Canadian women's writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wissner, pp.54-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Dvořák; New William Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropes and territories : short fiction, postcolonial readings, Canadian writing in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queen's University Press, pp.271-290, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kroetsch's Pedagogy of the Precarious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The politics and poetics of passage in Canadian and Australian culture and fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, Centre de recherches sur les identités nationales et l'interculturalité; Université de Nantes, pp.191-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shore in Alistair MacLeod's &amp;quot;The Closing Down of Summer&amp;quot; (1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Kaltemback; Marcienne Rocard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canada : nouveaux défis = Canada revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires du sud, pp.191-203, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Melting of Time in Thomas Wharton's &amp;quot;Icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Calder; Robert Wardhaugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, literature, and the writing of the Canadian Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manitoba Press, pp.43-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terrifying Insularity of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollecting Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Another Book About Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire commun: second parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'unité PLEIADE (UR 7088)Université Sorbonne Paris Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Alexandre-Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="588C935A"/>
+    <w:nsid w:val="B871E766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comhover" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8325-1416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113819137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05457515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15g1s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05140230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04687477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ringrose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Valassopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03783633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tollance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.2306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4663" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/angl.2008.049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5CAD2BA7819BC076275EACB6DB4965CFEC86C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liane Ventura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaltemback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omhovere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kaenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Samin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100056010&amp;amp;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comhover" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8325-1416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113819137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05457515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15g1s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05140230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04687477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ringrose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Valassopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03783633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tollance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.2306" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4663" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/angl.2008.049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5CAD2BA7819BC076275EACB6DB4965CFEC86C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liane Ventura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaltemback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omhovere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kaenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Samin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100056010&amp;amp;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>