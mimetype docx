--- v1 (2026-04-02)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Omhovère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Omhovère Professeur de littérature anglophoneUniversité Paul-Valéry Montpellier 3 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comhover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8325-1416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113819137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claire Omhovère enseigne les littératures des pays du Commonwealth à l’Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Aujourd’hui présidente honoraire de la Société d’Étude des Pays du Commonwealth, elle a présidé la SEPC et dirigé la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays & Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">de 2011 à 2017. Sa recherche porte sur l’écriture paysagère dans les littératures des anciennes colonies de l’Empire britannique, notamment le Canada. Elle est l’auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Space: The Poetics of Geography in Contemporary English-Canadian Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Peter Lang, 2007). Elle a coordonné plusieurs ouvrages collectifs dont le plus récent (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">chez Michel Houdiard, 2014) rassemble la traduction et la présentation critique d’une sélection d’essais sur les enjeux du paysage dans le monde anglophone.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting academic research on Indigenous literatures from France: some epistemological, ethical, and critical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15g1s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Residual Landscape in the Petrofiction of the Harper Decade: A Reading of Don Gillmor's Long Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réinventer (le paysage) / Incorporating (Landscape)., 45, pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Hanna Teichler. Carnivalizing Reconciliation: Contemporary Australian and Canadian Literature and Film Beyond the Victim Paradigm. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review by Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.266-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ringrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Valassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2023), no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites: Deviant Hospitality in Katherena Vermette's The Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ethic of Discomfort: Studying Canadian Literature(s) from Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cet ailleurs qui est ici » : de l'usage du dépaysement dans You Are Not Needed Now d'Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Oil: A Tour of the Canadian Petroscape in Words and Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in 'The Dish With One Spoon': Transdescendence and Convivance in Daniel Coleman's Yardwork: A Biography of an Urban Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada and Beyond. A Journal of Canadian Literary and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Does Placelessness Matter?: Nadine Gordimer’s “Teraloyna”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Place and Placelessness in Postcolonial Short Fiction, 42 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place Takes Place in Jordan Abel's The Place of Scraps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOW WHITE AND THE POLAR BEARS IN THE AGE OF GLOBAL HEATING: A READING OF MARK ANTHONY JARMAN’S “MY WHITE PLANET”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Canaria de Estudios Ingleses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Reingard Nischik, The English Short Story in Canada : From the Dawn of Modernism to the 2013 Nobel Prize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited: The Geological Landscape in Joan Thomas’s Curiosity, A Love Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, s.p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.4663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;With a Roar from Underground : Alice Munro's Dance of the Happy Shades&amp;quot;. Edited by Corinne Bigot and Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto's Cave: Visibility and Visuality in Alice Munro's Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop Culture and the Construction of Ethnicity in Miriam Toews's A Complicated Kindness and Richard Van Camp's The Lesser Blessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'obsession du septentrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3.2, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Granta Special Issue on Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistaniaat: A Journal of Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're the joke town in the joke province in the joke country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Women among the &amp;quot;Defenseless Christians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : A Cambridge History of Distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poetics of Geography in English-Canadian Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (2), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/angl.2008.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker Mountain, or the Geography of Pathos in Russell Banks's &amp;quot;Affliction&amp;quot; (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning / Mocking Browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies and (Ab)originals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.17-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 189 (summer), pp.50-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(What) Can Aboriginal Peoples Teach us about Survival in Times of Climate Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EMMAncipons les savoirs: diffusion de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMMA (Université Paul-Valéry), Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Declarations of Interdependence’: Aesthetic Responses to Contamination in Contemporary Canadian Literature and Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Contamination: Oceanic Environments, Identities, Intermedial Research Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Dodeman, Lisa Moore, Nancy Pedri, Oct 2023, St John's ( Newfoundland and Labrador ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trouble with Landscape: Reappraisals of the Eyesore in Recent Canadian Writing and Visual Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACLALS Triennial Conference: “Imagining Environmental Justice in a Postcolonial World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lorre, Jun 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Residual Landscape in Three Canadian Petrofictions of the Harper Decade.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertain Landscapes of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Martin Kuester across Borders: Teaching the Canadian Literatures in French Universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journeys across B/Orders in Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, Jun 2022, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Canadian Literature Need an Ethic of Discomfort? A Few Preliminary (and Cautious) Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire CECILLE (ULR 4074)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona McMahon, Mar 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the Experience of Editing Commonwealth Essays & Studies (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Name of a Discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales (SEPC), Jan 2021, Orléans ( visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Living in ‘the Dish With One Spoon’: Transdescendence and Convivance in Daniel Coleman’s Yardwork: A Biography of an Urban Place.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Feb 2020, Strasbourg (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalities, Hostilities : Narratives and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Nov 2020, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading Amitav Ghosh on a Tour of Canada’s Petroscapes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Trends in Postcolonialism. Theory and Praxis. International Web-lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sharbani Mukherjee, Oct 2020, Triveni Devi Bhalotia College and Onda Thana Mahavidyalaya (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet ici qui est ailleurs&amp;quot;: de l’usage du dépaysement dans You Are Not Needed Now d’Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le Dépaysement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LCE (Université Lyon 2), Nov 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering / Recovering / Uncovering Heritage: Abel Jordan’s Art of Subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissensus in the Postcolonial Anglophone World: History, Politics, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales, Feb 2019, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Learning from the “Dish With One Spoon”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echoing Ecologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, May 2019, Marburg / Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le vide et le plein : l’écriture du lieu dans The Place of Scraps de Jordan Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCE, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Tollance, May 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en voie d'eux mêmes : la photographie d'Iain Baxter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Paysages créés, paysages créateurs: Penser les paysages avec Henri Maldiney, Université de Bourgogne, Dijon, 21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dijon, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Manuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikinaakominis / TransCanada Conference 4. Literature, Justice, Relation. Université de Toronto, 24-27 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Wall’s ‘defeatured landscapes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Suburbia. Université Jean Jaurès-Toulouse 2, 16-17 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Art is all over’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Space, Place, Hybridity. Université Grenoble Alpes, 22-24 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Landscape / Cityscape : Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th-21st centuries)", SEAC-SAIT, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the Contemporary Short Story in English: Alice Munro in the Classroom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Reasearch in the Sphere of Socio-Humanitatrian Sciences and Innovative Technologies, University of Semey, 27-28 April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wawanash Connection: Rivers and Other Semiotic Systems in Alice Munro's Short Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Confluences, Université de Lyon 3, 2-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Landscape Writing in Anita Desai's &amp;quot;Fire on the Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literature and Geography: The Writing of Space throughout History", Université Lyon 3, 12-13 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto’s Cave : Unscripted Spaces in Alice Munro’s &amp;quot;Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Alice Munro "Dance of the Happy Shades", Alice Munro's eerie land", 10-11 avril 2015, Paris Ouest Nanterre et Paris III Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing into the Unimagined: The Translation of the Landscape Tradition in English Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SAES, Université de Caen-Basse Normandie, 16-18 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places in Alice Munro's &amp;quot;Dance of the Happy Shades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's "Dance of the Happy Shades", École Normale Supérieure de Lyon, 6-7 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topography of the Void in Miriam Toews's A Complicated Kindness (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Place and RePlace", University of Winnipeg (Canada), 16-19 sept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literary Geographies : a multidisciplinary conference", The University of Nottingham, July 20-22, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geographical Imagination in English-Canadian Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 19 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage in Robert Kroetsch's Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 21 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Emotion in Rudy Wiebe's Sweeter than All the World (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 20 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. Michel Houdiard, Volume VII, 249 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliane Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 369 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 230 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héritier; Stéphane; Michèle Kaltemback; Claire Omhovère; et Marcienne Rocard; dirs. Editions universitaires du sud, pp.1-245, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaltemback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omhovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, M. Kaltemback, C. Omhovere, M. Rocard. Editions Universitaire du Sud, 180 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Samin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 213 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 186 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages-passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 254 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages/Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Regards croisés sur le monde anglophone, 978-2-86480-927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories in the Landscape Mode: A Reading of Alice Munro's “Lives of Girls and Women,” “Walker Brothers Cowboy,” and “Lichen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lorre and Eleonora Rao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and place in Alice Munro's fiction : a book with maps in it</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camden house, pp.82-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian Photography and the Exhaustion of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melissa Tanti et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond "Understanding Canada" : Transnational Perspectives on Canadian Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Alberta Press, pp.131-150, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landscapes in Transit: The Displacement of the Western Landscape Tradition in English Canada. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Labaune-Demeule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authority and Displacement in the English-Speaking World ? Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol 2, Cambridge Scholar Publishing, pp.93-115, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For there is no easy way to get to Jubilee from anywhere on earth&amp;quot;: Places in Alice Munro's Dance of the Happy Shades. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guignery; Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's Dance of the Happy Shades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.26-45, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Disappearance’: A Century of Canadian Photography, from William McFarlane Notman to Edward Burtynsky and Douglas Coupland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Besson; Héliane Ventura; and Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.254-272, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques reconfigurations urbaines du &amp;quot;Wilderness&amp;quot; dans la fiction canadienne anglophone des années 1990-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.S. Fournier; C. Chastagner; C. Bernié-Boissrd; et D. Crozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.79-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils urbains et territoires littéraires au Canada anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman et Cyril Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement: regards croisés sur le monde postcolonial.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, pp.17-34, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconclusiveness in Ben Okri's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "Famished Road" : Ben Okri's Imaginary Homelands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.59-76, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delmas; André Dodeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re/membering place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.271-287, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artialisation of Landscape in Jane Urquhart's The Whirlpool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana Brydon; Marta Dvorak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosstalk : Canadian and Global Imaginaries in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'efficacité du vide dans &amp;quot;A Complicated Kindness de Miriam Toews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone (= Perceiving &amp; representing space in the english-speaking world)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.113-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Garrison and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective landscapes of the anglophone countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.85-104, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Quanquin; Christine Lorre-Johnston; Sandrine Ferré-Rode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd'hui : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.161-176, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Kaenel; Claire Omhovère; Richard Samin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Replication of Romance in Jane Urquhart's Away (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess; Martin Kuester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading(s) from a distance : European perspectives on Canadian women's writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wissner, pp.54-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Dvořák; New William Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropes and territories : short fiction, postcolonial readings, Canadian writing in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queen's University Press, pp.271-290, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kroetsch's Pedagogy of the Precarious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The politics and poetics of passage in Canadian and Australian culture and fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, Centre de recherches sur les identités nationales et l'interculturalité; Université de Nantes, pp.191-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shore in Alistair MacLeod's &amp;quot;The Closing Down of Summer&amp;quot; (1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Kaltemback; Marcienne Rocard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canada : nouveaux défis = Canada revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires du sud, pp.191-203, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Melting of Time in Thomas Wharton's &amp;quot;Icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Calder; Robert Wardhaugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, literature, and the writing of the Canadian Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manitoba Press, pp.43-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terrifying Insularity of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollecting Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Another Book About Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire commun: second parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'unité PLEIADE (UR 7088)Université Sorbonne Paris Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Alexandre-Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Omhovère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Omhovère Professeur de littérature anglophoneUniversité Paul-Valéry Montpellier 3 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comhover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8325-1416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113819137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claire Omhovère enseigne les littératures des pays du Commonwealth à l’Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Aujourd’hui présidente honoraire de la Société d’Étude des Pays du Commonwealth, elle a présidé la SEPC et dirigé la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays & Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">de 2011 à 2017. Sa recherche porte sur l’écriture paysagère dans les littératures des anciennes colonies de l’Empire britannique, notamment le Canada. Elle est l’auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Space: The Poetics of Geography in Contemporary English-Canadian Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Peter Lang, 2007). Elle a coordonné plusieurs ouvrages collectifs dont le plus récent (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">chez Michel Houdiard, 2014) rassemble la traduction et la présentation critique d’une sélection d’essais sur les enjeux du paysage dans le monde anglophone.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting academic research on Indigenous literatures from France: some epistemological, ethical, and critical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15g1s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Residual Landscape in the Petrofiction of the Harper Decade: A Reading of Don Gillmor's Long Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réinventer (le paysage) / Incorporating (Landscape)., 45, pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Hanna Teichler. Carnivalizing Reconciliation: Contemporary Australian and Canadian Literature and Film Beyond the Victim Paradigm. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review by Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.266-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ringrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Valassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2023), no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites: Deviant Hospitality in Katherena Vermette's The Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ethic of Discomfort: Studying Canadian Literature(s) from Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cet ailleurs qui est ici » : de l'usage du dépaysement dans You Are Not Needed Now d'Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Oil: A Tour of the Canadian Petroscape in Words and Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in 'The Dish With One Spoon': Transdescendence and Convivance in Daniel Coleman's Yardwork: A Biography of an Urban Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada and Beyond. A Journal of Canadian Literary and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Does Placelessness Matter?: Nadine Gordimer’s “Teraloyna”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Place and Placelessness in Postcolonial Short Fiction, 42 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place Takes Place in Jordan Abel's The Place of Scraps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOW WHITE AND THE POLAR BEARS IN THE AGE OF GLOBAL HEATING: A READING OF MARK ANTHONY JARMAN’S “MY WHITE PLANET”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Canaria de Estudios Ingleses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Reingard Nischik, The English Short Story in Canada : From the Dawn of Modernism to the 2013 Nobel Prize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited: The Geological Landscape in Joan Thomas’s Curiosity, A Love Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, s.p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.4663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;With a Roar from Underground : Alice Munro's Dance of the Happy Shades&amp;quot;. Edited by Corinne Bigot and Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto's Cave: Visibility and Visuality in Alice Munro's Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop Culture and the Construction of Ethnicity in Miriam Toews's A Complicated Kindness and Richard Van Camp's The Lesser Blessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'obsession du septentrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3.2, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Granta Special Issue on Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistaniaat: A Journal of Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're the joke town in the joke province in the joke country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Women among the &amp;quot;Defenseless Christians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : A Cambridge History of Distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poetics of Geography in English-Canadian Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (2), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/angl.2008.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker Mountain, or the Geography of Pathos in Russell Banks's &amp;quot;Affliction&amp;quot; (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning / Mocking Browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies and (Ab)originals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.17-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 189 (summer), pp.50-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(What) Can Aboriginal Peoples Teach us about Survival in Times of Climate Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EMMAncipons les savoirs: diffusion de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMMA (Université Paul-Valéry), Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Declarations of Interdependence’: Aesthetic Responses to Contamination in Contemporary Canadian Literature and Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Contamination: Oceanic Environments, Identities, Intermedial Research Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Dodeman, Lisa Moore, Nancy Pedri, Oct 2023, St John's ( Newfoundland and Labrador ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trouble with Landscape: Reappraisals of the Eyesore in Recent Canadian Writing and Visual Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACLALS Triennial Conference: “Imagining Environmental Justice in a Postcolonial World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lorre, Jun 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Residual Landscape in Three Canadian Petrofictions of the Harper Decade.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertain Landscapes of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Martin Kuester across Borders: Teaching the Canadian Literatures in French Universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journeys across B/Orders in Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, Jun 2022, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Canadian Literature Need an Ethic of Discomfort? A Few Preliminary (and Cautious) Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire CECILLE (ULR 4074)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona McMahon, Mar 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the Experience of Editing Commonwealth Essays & Studies (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Name of a Discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales (SEPC), Jan 2021, Orléans ( visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Living in ‘the Dish With One Spoon’: Transdescendence and Convivance in Daniel Coleman’s Yardwork: A Biography of an Urban Place.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Feb 2020, Strasbourg (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalities, Hostilities : Narratives and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Nov 2020, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading Amitav Ghosh on a Tour of Canada’s Petroscapes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Trends in Postcolonialism. Theory and Praxis. International Web-lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sharbani Mukherjee, Oct 2020, Triveni Devi Bhalotia College and Onda Thana Mahavidyalaya (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet ici qui est ailleurs&amp;quot;: de l’usage du dépaysement dans You Are Not Needed Now d’Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le Dépaysement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LCE (Université Lyon 2), Nov 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering / Recovering / Uncovering Heritage: Abel Jordan’s Art of Subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissensus in the Postcolonial Anglophone World: History, Politics, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales, Feb 2019, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Learning from the “Dish With One Spoon”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echoing Ecologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, May 2019, Marburg / Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le vide et le plein : l’écriture du lieu dans The Place of Scraps de Jordan Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCE, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Tollance, May 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en voie d'eux mêmes : la photographie d'Iain Baxter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Paysages créés, paysages créateurs: Penser les paysages avec Henri Maldiney, Université de Bourgogne, Dijon, 21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dijon, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Manuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikinaakominis / TransCanada Conference 4. Literature, Justice, Relation. Université de Toronto, 24-27 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Wall’s ‘defeatured landscapes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Suburbia. Université Jean Jaurès-Toulouse 2, 16-17 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Art is all over’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Space, Place, Hybridity. Université Grenoble Alpes, 22-24 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Landscape / Cityscape : Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th-21st centuries)", SEAC-SAIT, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the Contemporary Short Story in English: Alice Munro in the Classroom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Reasearch in the Sphere of Socio-Humanitatrian Sciences and Innovative Technologies, University of Semey, 27-28 April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wawanash Connection: Rivers and Other Semiotic Systems in Alice Munro's Short Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Confluences, Université de Lyon 3, 2-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Landscape Writing in Anita Desai's &amp;quot;Fire on the Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literature and Geography: The Writing of Space throughout History", Université Lyon 3, 12-13 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto’s Cave : Unscripted Spaces in Alice Munro’s &amp;quot;Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Alice Munro "Dance of the Happy Shades", Alice Munro's eerie land", 10-11 avril 2015, Paris Ouest Nanterre et Paris III Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing into the Unimagined: The Translation of the Landscape Tradition in English Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SAES, Université de Caen-Basse Normandie, 16-18 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places in Alice Munro's &amp;quot;Dance of the Happy Shades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's "Dance of the Happy Shades", École Normale Supérieure de Lyon, 6-7 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topography of the Void in Miriam Toews's A Complicated Kindness (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Place and RePlace", University of Winnipeg (Canada), 16-19 sept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literary Geographies : a multidisciplinary conference", The University of Nottingham, July 20-22, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geographical Imagination in English-Canadian Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 19 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage in Robert Kroetsch's Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 21 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Emotion in Rudy Wiebe's Sweeter than All the World (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 20 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. Michel Houdiard, Volume VII, 249 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliane Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 369 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 230 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héritier; Stéphane; Michèle Kaltemback; Claire Omhovère; et Marcienne Rocard; dirs. Editions universitaires du sud, pp.1-245, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaltemback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omhovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, M. Kaltemback, C. Omhovere, M. Rocard. Editions Universitaire du Sud, 180 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Samin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 213 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 186 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages/Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Regards croisés sur le monde anglophone, 978-2-86480-927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages-passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 254 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories in the Landscape Mode: A Reading of Alice Munro's “Lives of Girls and Women,” “Walker Brothers Cowboy,” and “Lichen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lorre and Eleonora Rao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and place in Alice Munro's fiction : a book with maps in it</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camden house, pp.82-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian Photography and the Exhaustion of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melissa Tanti et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond "Understanding Canada" : Transnational Perspectives on Canadian Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Alberta Press, pp.131-150, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landscapes in Transit: The Displacement of the Western Landscape Tradition in English Canada. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Labaune-Demeule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authority and Displacement in the English-Speaking World ? Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol 2, Cambridge Scholar Publishing, pp.93-115, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For there is no easy way to get to Jubilee from anywhere on earth&amp;quot;: Places in Alice Munro's Dance of the Happy Shades. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guignery; Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's Dance of the Happy Shades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.26-45, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Disappearance’: A Century of Canadian Photography, from William McFarlane Notman to Edward Burtynsky and Douglas Coupland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Besson; Héliane Ventura; and Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.254-272, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques reconfigurations urbaines du &amp;quot;Wilderness&amp;quot; dans la fiction canadienne anglophone des années 1990-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.S. Fournier; C. Chastagner; C. Bernié-Boissrd; et D. Crozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.79-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils urbains et territoires littéraires au Canada anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman et Cyril Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement: regards croisés sur le monde postcolonial.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, pp.17-34, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconclusiveness in Ben Okri's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "Famished Road" : Ben Okri's Imaginary Homelands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.59-76, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delmas; André Dodeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re/membering place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.271-287, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artialisation of Landscape in Jane Urquhart's The Whirlpool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana Brydon; Marta Dvorak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosstalk : Canadian and Global Imaginaries in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'efficacité du vide dans &amp;quot;A Complicated Kindness de Miriam Toews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone (= Perceiving &amp; representing space in the english-speaking world)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.113-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Garrison and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective landscapes of the anglophone countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.85-104, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Quanquin; Christine Lorre-Johnston; Sandrine Ferré-Rode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd'hui : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.161-176, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Kaenel; Claire Omhovère; Richard Samin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Replication of Romance in Jane Urquhart's Away (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess; Martin Kuester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading(s) from a distance : European perspectives on Canadian women's writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wissner, pp.54-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Dvořák; New William Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropes and territories : short fiction, postcolonial readings, Canadian writing in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queen's University Press, pp.271-290, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kroetsch's Pedagogy of the Precarious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The politics and poetics of passage in Canadian and Australian culture and fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, Centre de recherches sur les identités nationales et l'interculturalité; Université de Nantes, pp.191-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shore in Alistair MacLeod's &amp;quot;The Closing Down of Summer&amp;quot; (1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Kaltemback; Marcienne Rocard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canada : nouveaux défis = Canada revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires du sud, pp.191-203, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Melting of Time in Thomas Wharton's &amp;quot;Icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Calder; Robert Wardhaugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, literature, and the writing of the Canadian Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manitoba Press, pp.43-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terrifying Insularity of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollecting Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Another Book About Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire commun: second parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'unité PLEIADE (UR 7088)Université Sorbonne Paris Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Alexandre-Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B871E766"/>
+    <w:nsid w:val="3B387537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comhover" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8325-1416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113819137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05457515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15g1s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05140230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04687477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ringrose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Valassopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03783633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tollance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.2306" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4663" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/angl.2008.049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5CAD2BA7819BC076275EACB6DB4965CFEC86C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liane Ventura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaltemback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omhovere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kaenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Samin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100056010&amp;amp;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comhover" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8325-1416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113819137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05457515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15g1s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05140230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04687477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ringrose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Valassopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03783633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tollance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.2306" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4663" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/angl.2008.049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5CAD2BA7819BC076275EACB6DB4965CFEC86C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liane Ventura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaltemback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omhovere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kaenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Samin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100056010&amp;amp;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>