--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Omhovère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Omhovère Professeur de littérature anglophoneUniversité Paul-Valéry Montpellier 3 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comhover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8325-1416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113819137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claire Omhovère enseigne les littératures des pays du Commonwealth à l’Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Aujourd’hui présidente honoraire de la Société d’Étude des Pays du Commonwealth, elle a présidé la SEPC et dirigé la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays & Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">de 2011 à 2017. Sa recherche porte sur l’écriture paysagère dans les littératures des anciennes colonies de l’Empire britannique, notamment le Canada. Elle est l’auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Space: The Poetics of Geography in Contemporary English-Canadian Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Peter Lang, 2007). Elle a coordonné plusieurs ouvrages collectifs dont le plus récent (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">chez Michel Houdiard, 2014) rassemble la traduction et la présentation critique d’une sélection d’essais sur les enjeux du paysage dans le monde anglophone.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting academic research on Indigenous literatures from France: some epistemological, ethical, and critical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15g1s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Residual Landscape in the Petrofiction of the Harper Decade: A Reading of Don Gillmor's Long Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réinventer (le paysage) / Incorporating (Landscape)., 45, pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Hanna Teichler. Carnivalizing Reconciliation: Contemporary Australian and Canadian Literature and Film Beyond the Victim Paradigm. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review by Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.266-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ringrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Valassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2023), no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites: Deviant Hospitality in Katherena Vermette's The Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ethic of Discomfort: Studying Canadian Literature(s) from Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cet ailleurs qui est ici » : de l'usage du dépaysement dans You Are Not Needed Now d'Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Oil: A Tour of the Canadian Petroscape in Words and Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in 'The Dish With One Spoon': Transdescendence and Convivance in Daniel Coleman's Yardwork: A Biography of an Urban Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada and Beyond. A Journal of Canadian Literary and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Does Placelessness Matter?: Nadine Gordimer’s “Teraloyna”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Place and Placelessness in Postcolonial Short Fiction, 42 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place Takes Place in Jordan Abel's The Place of Scraps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOW WHITE AND THE POLAR BEARS IN THE AGE OF GLOBAL HEATING: A READING OF MARK ANTHONY JARMAN’S “MY WHITE PLANET”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Canaria de Estudios Ingleses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Reingard Nischik, The English Short Story in Canada : From the Dawn of Modernism to the 2013 Nobel Prize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited: The Geological Landscape in Joan Thomas’s Curiosity, A Love Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, s.p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.4663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;With a Roar from Underground : Alice Munro's Dance of the Happy Shades&amp;quot;. Edited by Corinne Bigot and Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto's Cave: Visibility and Visuality in Alice Munro's Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop Culture and the Construction of Ethnicity in Miriam Toews's A Complicated Kindness and Richard Van Camp's The Lesser Blessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'obsession du septentrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3.2, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Granta Special Issue on Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistaniaat: A Journal of Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're the joke town in the joke province in the joke country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Women among the &amp;quot;Defenseless Christians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : A Cambridge History of Distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poetics of Geography in English-Canadian Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (2), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/angl.2008.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker Mountain, or the Geography of Pathos in Russell Banks's &amp;quot;Affliction&amp;quot; (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning / Mocking Browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies and (Ab)originals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.17-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 189 (summer), pp.50-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(What) Can Aboriginal Peoples Teach us about Survival in Times of Climate Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EMMAncipons les savoirs: diffusion de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMMA (Université Paul-Valéry), Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Declarations of Interdependence’: Aesthetic Responses to Contamination in Contemporary Canadian Literature and Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Contamination: Oceanic Environments, Identities, Intermedial Research Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Dodeman, Lisa Moore, Nancy Pedri, Oct 2023, St John's ( Newfoundland and Labrador ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trouble with Landscape: Reappraisals of the Eyesore in Recent Canadian Writing and Visual Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACLALS Triennial Conference: “Imagining Environmental Justice in a Postcolonial World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lorre, Jun 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Residual Landscape in Three Canadian Petrofictions of the Harper Decade.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertain Landscapes of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Martin Kuester across Borders: Teaching the Canadian Literatures in French Universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journeys across B/Orders in Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, Jun 2022, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Canadian Literature Need an Ethic of Discomfort? A Few Preliminary (and Cautious) Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire CECILLE (ULR 4074)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona McMahon, Mar 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the Experience of Editing Commonwealth Essays & Studies (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Name of a Discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales (SEPC), Jan 2021, Orléans ( visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Living in ‘the Dish With One Spoon’: Transdescendence and Convivance in Daniel Coleman’s Yardwork: A Biography of an Urban Place.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Feb 2020, Strasbourg (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalities, Hostilities : Narratives and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Nov 2020, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading Amitav Ghosh on a Tour of Canada’s Petroscapes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Trends in Postcolonialism. Theory and Praxis. International Web-lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sharbani Mukherjee, Oct 2020, Triveni Devi Bhalotia College and Onda Thana Mahavidyalaya (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet ici qui est ailleurs&amp;quot;: de l’usage du dépaysement dans You Are Not Needed Now d’Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le Dépaysement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LCE (Université Lyon 2), Nov 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering / Recovering / Uncovering Heritage: Abel Jordan’s Art of Subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissensus in the Postcolonial Anglophone World: History, Politics, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales, Feb 2019, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Learning from the “Dish With One Spoon”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echoing Ecologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, May 2019, Marburg / Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le vide et le plein : l’écriture du lieu dans The Place of Scraps de Jordan Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCE, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Tollance, May 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en voie d'eux mêmes : la photographie d'Iain Baxter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Paysages créés, paysages créateurs: Penser les paysages avec Henri Maldiney, Université de Bourgogne, Dijon, 21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dijon, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Manuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikinaakominis / TransCanada Conference 4. Literature, Justice, Relation. Université de Toronto, 24-27 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Wall’s ‘defeatured landscapes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Suburbia. Université Jean Jaurès-Toulouse 2, 16-17 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Art is all over’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Space, Place, Hybridity. Université Grenoble Alpes, 22-24 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Landscape / Cityscape : Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th-21st centuries)", SEAC-SAIT, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the Contemporary Short Story in English: Alice Munro in the Classroom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Reasearch in the Sphere of Socio-Humanitatrian Sciences and Innovative Technologies, University of Semey, 27-28 April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wawanash Connection: Rivers and Other Semiotic Systems in Alice Munro's Short Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Confluences, Université de Lyon 3, 2-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Landscape Writing in Anita Desai's &amp;quot;Fire on the Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literature and Geography: The Writing of Space throughout History", Université Lyon 3, 12-13 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto’s Cave : Unscripted Spaces in Alice Munro’s &amp;quot;Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Alice Munro "Dance of the Happy Shades", Alice Munro's eerie land", 10-11 avril 2015, Paris Ouest Nanterre et Paris III Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing into the Unimagined: The Translation of the Landscape Tradition in English Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SAES, Université de Caen-Basse Normandie, 16-18 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places in Alice Munro's &amp;quot;Dance of the Happy Shades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's "Dance of the Happy Shades", École Normale Supérieure de Lyon, 6-7 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topography of the Void in Miriam Toews's A Complicated Kindness (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Place and RePlace", University of Winnipeg (Canada), 16-19 sept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literary Geographies : a multidisciplinary conference", The University of Nottingham, July 20-22, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geographical Imagination in English-Canadian Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 19 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage in Robert Kroetsch's Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 21 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Emotion in Rudy Wiebe's Sweeter than All the World (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 20 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. Michel Houdiard, Volume VII, 249 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliane Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 369 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 230 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héritier; Stéphane; Michèle Kaltemback; Claire Omhovère; et Marcienne Rocard; dirs. Editions universitaires du sud, pp.1-245, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaltemback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omhovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, M. Kaltemback, C. Omhovere, M. Rocard. Editions Universitaire du Sud, 180 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Samin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 213 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 186 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages/Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Regards croisés sur le monde anglophone, 978-2-86480-927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages-passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 254 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories in the Landscape Mode: A Reading of Alice Munro's “Lives of Girls and Women,” “Walker Brothers Cowboy,” and “Lichen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lorre and Eleonora Rao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and place in Alice Munro's fiction : a book with maps in it</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camden house, pp.82-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian Photography and the Exhaustion of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melissa Tanti et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond "Understanding Canada" : Transnational Perspectives on Canadian Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Alberta Press, pp.131-150, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landscapes in Transit: The Displacement of the Western Landscape Tradition in English Canada. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Labaune-Demeule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authority and Displacement in the English-Speaking World ? Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol 2, Cambridge Scholar Publishing, pp.93-115, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For there is no easy way to get to Jubilee from anywhere on earth&amp;quot;: Places in Alice Munro's Dance of the Happy Shades. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guignery; Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's Dance of the Happy Shades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.26-45, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Disappearance’: A Century of Canadian Photography, from William McFarlane Notman to Edward Burtynsky and Douglas Coupland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Besson; Héliane Ventura; and Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.254-272, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques reconfigurations urbaines du &amp;quot;Wilderness&amp;quot; dans la fiction canadienne anglophone des années 1990-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.S. Fournier; C. Chastagner; C. Bernié-Boissrd; et D. Crozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.79-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils urbains et territoires littéraires au Canada anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman et Cyril Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement: regards croisés sur le monde postcolonial.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, pp.17-34, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconclusiveness in Ben Okri's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "Famished Road" : Ben Okri's Imaginary Homelands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.59-76, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delmas; André Dodeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re/membering place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.271-287, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artialisation of Landscape in Jane Urquhart's The Whirlpool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana Brydon; Marta Dvorak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosstalk : Canadian and Global Imaginaries in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'efficacité du vide dans &amp;quot;A Complicated Kindness de Miriam Toews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone (= Perceiving &amp; representing space in the english-speaking world)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.113-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Garrison and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective landscapes of the anglophone countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.85-104, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Quanquin; Christine Lorre-Johnston; Sandrine Ferré-Rode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd'hui : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.161-176, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Kaenel; Claire Omhovère; Richard Samin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Replication of Romance in Jane Urquhart's Away (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess; Martin Kuester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading(s) from a distance : European perspectives on Canadian women's writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wissner, pp.54-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Dvořák; New William Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropes and territories : short fiction, postcolonial readings, Canadian writing in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queen's University Press, pp.271-290, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kroetsch's Pedagogy of the Precarious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The politics and poetics of passage in Canadian and Australian culture and fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, Centre de recherches sur les identités nationales et l'interculturalité; Université de Nantes, pp.191-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shore in Alistair MacLeod's &amp;quot;The Closing Down of Summer&amp;quot; (1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Kaltemback; Marcienne Rocard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canada : nouveaux défis = Canada revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires du sud, pp.191-203, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Melting of Time in Thomas Wharton's &amp;quot;Icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Calder; Robert Wardhaugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, literature, and the writing of the Canadian Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manitoba Press, pp.43-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terrifying Insularity of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollecting Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Another Book About Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire commun: second parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'unité PLEIADE (UR 7088)Université Sorbonne Paris Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Alexandre-Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Omhovère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Omhovère Professeur de littérature anglophoneUniversité Paul-Valéry Montpellier 3 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comhover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8325-1416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113819137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claire Omhovère enseigne les littératures des pays du Commonwealth à l’Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Aujourd’hui présidente honoraire de la Société d’Étude des Pays du Commonwealth, elle a présidé la SEPC et dirigé la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays & Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">de 2011 à 2017. Sa recherche porte sur l’écriture paysagère dans les littératures des anciennes colonies de l’Empire britannique, notamment le Canada. Elle est l’auteur de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Space: The Poetics of Geography in Contemporary English-Canadian Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(Peter Lang, 2007). Elle a coordonné plusieurs ouvrages collectifs dont le plus récent (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">chez Michel Houdiard, 2014) rassemble la traduction et la présentation critique d’une sélection d’essais sur les enjeux du paysage dans le monde anglophone.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting academic research on Indigenous literatures from France: some epistemological, ethical, and critical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15g1s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Residual Landscape in the Petrofiction of the Harper Decade: A Reading of Don Gillmor's Long Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réinventer (le paysage) / Incorporating (Landscape)., 45, pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Hanna Teichler. Carnivalizing Reconciliation: Contemporary Australian and Canadian Literature and Film Beyond the Victim Paradigm. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review by Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.266-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ringrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Valassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2023), no page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites: Deviant Hospitality in Katherena Vermette's The Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ethic of Discomfort: Studying Canadian Literature(s) from Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cet ailleurs qui est ici » : de l'usage du dépaysement dans You Are Not Needed Now d'Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Oil: A Tour of the Canadian Petroscape in Words and Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in 'The Dish With One Spoon': Transdescendence and Convivance in Daniel Coleman's Yardwork: A Biography of an Urban Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada and Beyond. A Journal of Canadian Literary and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Does Placelessness Matter?: Nadine Gordimer’s “Teraloyna”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tollance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Place and Placelessness in Postcolonial Short Fiction, 42 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place Takes Place in Jordan Abel's The Place of Scraps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOW WHITE AND THE POLAR BEARS IN THE AGE OF GLOBAL HEATING: A READING OF MARK ANTHONY JARMAN’S “MY WHITE PLANET”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Canaria de Estudios Ingleses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : Reingard Nischik, The English Short Story in Canada : From the Dawn of Modernism to the 2013 Nobel Prize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited: The Geological Landscape in Joan Thomas’s Curiosity, A Love Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, s.p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.4663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : John Thieme, Postcolonial Literary Geographies: Out of Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;With a Roar from Underground : Alice Munro's Dance of the Happy Shades&amp;quot;. Edited by Corinne Bigot and Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto's Cave: Visibility and Visuality in Alice Munro's Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop Culture and the Construction of Ethnicity in Miriam Toews's A Complicated Kindness and Richard Van Camp's The Lesser Blessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'obsession du septentrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3.2, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Granta Special Issue on Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakistaniaat: A Journal of Pakistan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're the joke town in the joke province in the joke country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Women among the &amp;quot;Defenseless Christians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : A Cambridge History of Distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker Mountain, or the Geography of Pathos in Russell Banks's &amp;quot;Affliction&amp;quot; (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poetics of Geography in English-Canadian Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (2), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/angl.2008.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning / Mocking Browning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies and (Ab)originals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.17-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 189 (summer), pp.50-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(What) Can Aboriginal Peoples Teach us about Survival in Times of Climate Change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée EMMAncipons les savoirs: diffusion de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EMMA (Université Paul-Valéry), Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Declarations of Interdependence’: Aesthetic Responses to Contamination in Contemporary Canadian Literature and Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Contamination: Oceanic Environments, Identities, Intermedial Research Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Dodeman, Lisa Moore, Nancy Pedri, Oct 2023, St John's ( Newfoundland and Labrador ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trouble with Landscape: Reappraisals of the Eyesore in Recent Canadian Writing and Visual Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACLALS Triennial Conference: “Imagining Environmental Justice in a Postcolonial World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Lorre, Jun 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Residual Landscape in Three Canadian Petrofictions of the Harper Decade.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertain Landscapes of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Martin Kuester across Borders: Teaching the Canadian Literatures in French Universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journeys across B/Orders in Canadian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, Jun 2022, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Canadian Literature Need an Ethic of Discomfort? A Few Preliminary (and Cautious) Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire CECILLE (ULR 4074)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona McMahon, Mar 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the Experience of Editing Commonwealth Essays & Studies (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Name of a Discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales (SEPC), Jan 2021, Orléans ( visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Living in ‘the Dish With One Spoon’: Transdescendence and Convivance in Daniel Coleman’s Yardwork: A Biography of an Urban Place.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Ibata et Monica Manolescu, Feb 2020, Strasbourg (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guests, Hosts and Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalities, Hostilities : Narratives and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Nov 2020, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading Amitav Ghosh on a Tour of Canada’s Petroscapes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Trends in Postcolonialism. Theory and Praxis. International Web-lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sharbani Mukherjee, Oct 2020, Triveni Devi Bhalotia College and Onda Thana Mahavidyalaya (online), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering / Recovering / Uncovering Heritage: Abel Jordan’s Art of Subtraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissensus in the Postcolonial Anglophone World: History, Politics, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Etudes Postcoloniales, Feb 2019, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet ici qui est ailleurs&amp;quot;: de l’usage du dépaysement dans You Are Not Needed Now d’Annette Lapointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le Dépaysement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LCE (Université Lyon 2), Nov 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Learning from the “Dish With One Spoon”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echoing Ecologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marburg Centre for Canadian Studies, May 2019, Marburg / Lahn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le vide et le plein : l’écriture du lieu dans The Place of Scraps de Jordan Abel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LCE, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Tollance, May 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en voie d'eux mêmes : la photographie d'Iain Baxter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Paysages créés, paysages créateurs: Penser les paysages avec Henri Maldiney, Université de Bourgogne, Dijon, 21 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dijon, France. pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Wall’s ‘defeatured landscapes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Suburbia. Université Jean Jaurès-Toulouse 2, 16-17 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Art is all over’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Space, Place, Hybridity. Université Grenoble Alpes, 22-24 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Manuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikinaakominis / TransCanada Conference 4. Literature, Justice, Relation. Université de Toronto, 24-27 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Regis Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Landscape / Cityscape : Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th-21st centuries)", SEAC-SAIT, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the Contemporary Short Story in English: Alice Munro in the Classroom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Reasearch in the Sphere of Socio-Humanitatrian Sciences and Innovative Technologies, University of Semey, 27-28 April 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Semey, Kazakhstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wawanash Connection: Rivers and Other Semiotic Systems in Alice Munro's Short Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Confluences, Université de Lyon 3, 2-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Reflections on Landscape Writing in Anita Desai's &amp;quot;Fire on the Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literature and Geography: The Writing of Space throughout History", Université Lyon 3, 12-13 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Pluto’s Cave : Unscripted Spaces in Alice Munro’s &amp;quot;Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Alice Munro "Dance of the Happy Shades", Alice Munro's eerie land", 10-11 avril 2015, Paris Ouest Nanterre et Paris III Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing into the Unimagined: The Translation of the Landscape Tradition in English Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès de la SAES, Université de Caen-Basse Normandie, 16-18 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places in Alice Munro's &amp;quot;Dance of the Happy Shades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's "Dance of the Happy Shades", École Normale Supérieure de Lyon, 6-7 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topography of the Void in Miriam Toews's A Complicated Kindness (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Place and RePlace", University of Winnipeg (Canada), 16-19 sept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Literary Geographies : a multidisciplinary conference", The University of Nottingham, July 20-22, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage in Robert Kroetsch's Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 21 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Emotion in Rudy Wiebe's Sweeter than All the World (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 20 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geographical Imagination in English-Canadian Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'intention de l'école doctorale du département d'anglais de l'Université de Stockholm, 19 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. Michel Houdiard, Volume VII, 249 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliane Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 369 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 230 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héritier; Stéphane; Michèle Kaltemback; Claire Omhovère; et Marcienne Rocard; dirs. Editions universitaires du sud, pp.1-245, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives environnementales au Canada : l'écologie dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaltemback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omhovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, M. Kaltemback, C. Omhovere, M. Rocard. Editions Universitaire du Sud, 180 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Samin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 213 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 186 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages-passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy, 254 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages/Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kaenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Regards croisés sur le monde anglophone, 978-2-86480-927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories in the Landscape Mode: A Reading of Alice Munro's “Lives of Girls and Women,” “Walker Brothers Cowboy,” and “Lichen”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lorre and Eleonora Rao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and place in Alice Munro's fiction : a book with maps in it</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camden house, pp.82-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian Photography and the Exhaustion of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melissa Tanti et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond "Understanding Canada" : Transnational Perspectives on Canadian Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Alberta Press, pp.131-150, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landscapes in Transit: The Displacement of the Western Landscape Tradition in English Canada. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Labaune-Demeule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authority and Displacement in the English-Speaking World ? Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol 2, Cambridge Scholar Publishing, pp.93-115, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For there is no easy way to get to Jubilee from anywhere on earth&amp;quot;: Places in Alice Munro's Dance of the Happy Shades. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guignery; Vanessa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inside of a Shell: Alice Munro's Dance of the Happy Shades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.26-45, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Disappearance’: A Century of Canadian Photography, from William McFarlane Notman to Edward Burtynsky and Douglas Coupland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Besson; Héliane Ventura; and Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.254-272, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques reconfigurations urbaines du &amp;quot;Wilderness&amp;quot; dans la fiction canadienne anglophone des années 1990-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.S. Fournier; C. Chastagner; C. Bernié-Boissrd; et D. Crozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cultures du déplacement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.79-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils urbains et territoires littéraires au Canada anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman et Cyril Besson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et environnement: regards croisés sur le monde postcolonial.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, pp.17-34, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconclusiveness in Ben Okri's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The "Famished Road" : Ben Okri's Imaginary Homelands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.59-76, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memory of Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delmas; André Dodeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re/membering place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.271-287, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Artialisation of Landscape in Jane Urquhart's The Whirlpool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana Brydon; Marta Dvorak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosstalk : Canadian and Global Imaginaries in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.199-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'efficacité du vide dans &amp;quot;A Complicated Kindness de Miriam Toews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace dans le monde anglophone (= Perceiving &amp; representing space in the english-speaking world)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.113-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Garrison and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective landscapes of the anglophone countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.85-104, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Quanquin; Christine Lorre-Johnston; Sandrine Ferré-Rode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd'hui : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.161-176, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Kaenel; Claire Omhovère; Richard Samin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en question dans les études anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Replication of Romance in Jane Urquhart's Away (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess; Martin Kuester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading(s) from a distance : European perspectives on Canadian women's writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wissner, pp.54-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots and Routes in a Selection of Stories by Alistair MacLeod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Dvořák; New William Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropes and territories : short fiction, postcolonial readings, Canadian writing in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill-Queen's University Press, pp.271-290, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kroetsch's Pedagogy of the Precarious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Sturgess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The politics and poetics of passage in Canadian and Australian culture and fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRINI, Centre de recherches sur les identités nationales et l'interculturalité; Université de Nantes, pp.191-208, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shore in Alistair MacLeod's &amp;quot;The Closing Down of Summer&amp;quot; (1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Kaltemback; Marcienne Rocard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canada : nouveaux défis = Canada revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires du sud, pp.191-203, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Melting of Time in Thomas Wharton's &amp;quot;Icefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison Calder; Robert Wardhaugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, literature, and the writing of the Canadian Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manitoba Press, pp.43-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terrifying Insularity of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollecting Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Another Book About Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire commun: second parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation de l'unité PLEIADE (UR 7088)Université Sorbonne Paris Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Alexandre-Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B387537"/>
+    <w:nsid w:val="7F7F2BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comhover" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8325-1416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113819137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05457515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15g1s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05140230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04687477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ringrose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Valassopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03783633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tollance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.2306" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4663" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/angl.2008.049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5CAD2BA7819BC076275EACB6DB4965CFEC86C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liane Ventura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaltemback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omhovere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kaenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Samin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100056010&amp;amp;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comhover" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8325-1416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113819137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05457515v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15g1s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05140230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04687477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ringrose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Valassopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03783633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03164139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tollance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.2306" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4663" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/angl.2008.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5CAD2BA7819BC076275EACB6DB4965CFEC86C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04311599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liane Ventura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaltemback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omhovere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kaenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Samin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100056010&amp;amp;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03460869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04868194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>