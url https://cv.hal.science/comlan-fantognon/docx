--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -222,165 +222,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le français, langue de communication scolaire, un espace de tensions en francophonies du sud</w:t>
+                <w:t xml:space="preserve">Enseigner et apprendre le français en Afrique [francophone] subsaharienne 2003 - 2023, 20 ans d’innovation : enjeux, apports de la recherche et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comlan Fantognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau francophone de sociolinguistique, Questions vives, débats et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCLouvain, Louvain-la-Neuve,, May 2024, Louvain (UCL), Belgium</w:t>
+              <w:t xml:space="preserve">Confluences Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut international pour la Francophonie (DRI-2IF), Lyon3 France., Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845582v1</w:t>
+                <w:t xml:space="preserve">hal-04845477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre le français en Afrique [francophone] subsaharienne 2003 - 2023, 20 ans d’innovation : enjeux, apports de la recherche et perspectives</w:t>
+                <w:t xml:space="preserve">Le français, langue de communication scolaire, un espace de tensions en francophonies du sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comlan Fantognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut international pour la Francophonie (DRI-2IF), Lyon3 France., Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réseau francophone de sociolinguistique, Questions vives, débats et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLouvain, Louvain-la-Neuve,, May 2024, Louvain (UCL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845477v1</w:t>
+                <w:t xml:space="preserve">hal-04845582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décloisonner la didactique des langues et cultures : l'Emergentisme pour un regard croisé entre apprentissages à distance médié par ordinateur, en contexte plurilingue et musique-langue.</w:t>
               </w:r>
@@ -1647,51 +1647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinard Cl&#233;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Xavier Fantognon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/cdp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara M'Mah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bangoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadouba Bangoura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bangoura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Bangoura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamouna Barry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Gombert Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muri Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rar Vigner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813355v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulsi Randa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mil Gombert Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murie Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinard Cl&#233;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Xavier Fantognon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/cdp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara M'Mah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bangoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadouba Bangoura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bangoura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Bangoura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamouna Barry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Gombert Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muri Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rar Vigner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813355v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulsi Randa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mil Gombert Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murie Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>