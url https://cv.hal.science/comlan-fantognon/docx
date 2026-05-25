--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -590,263 +590,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et fabrication de dix matériels didactiques pour le français au primaire ENSEIGNER ET APPRENDRE LE FRANCAIS AU PRIMAIRE</w:t>
+                <w:t xml:space="preserve">MANUEL PRATIQUE DE FABRICATION DE MATÉRIELS DIDACTIQUES DE FRANÇAIS AU PRIMAIRE EN GUINÉE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comlan Xavier Fantognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camara M'Mah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bangoura</w:t>
+                <w:t xml:space="preserve">Pascal Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Koiba</w:t>
+                <w:t xml:space="preserve">Oumou Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadouba Bangoura</w:t>
+                <w:t xml:space="preserve">Mamouna Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813311v1</w:t>
+                <w:t xml:space="preserve">hal-04813305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANUEL PRATIQUE DE FABRICATION DE MATÉRIELS DIDACTIQUES DE FRANÇAIS AU PRIMAIRE EN GUINÉE</w:t>
+                <w:t xml:space="preserve">Conception et fabrication de dix matériels didactiques pour le français au primaire ENSEIGNER ET APPRENDRE LE FRANCAIS AU PRIMAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comlan Xavier Fantognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camara M'Mah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bangoura</w:t>
+                <w:t xml:space="preserve">Mohamed Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumou Bangoura</w:t>
+                <w:t xml:space="preserve">Pascal Koiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamouna Barry</w:t>
+                <w:t xml:space="preserve">Mamadouba Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813305v1</w:t>
+                <w:t xml:space="preserve">hal-04813311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre le et en français au secondaire</w:t>
               </w:r>
@@ -1647,51 +1647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinard Cl&#233;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Xavier Fantognon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/cdp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara M'Mah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bangoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadouba Bangoura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bangoura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Bangoura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamouna Barry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Gombert Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muri Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rar Vigner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813355v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulsi Randa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mil Gombert Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murie Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Fantognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinard Cl&#233;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Xavier Fantognon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/cdp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara M'Mah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bangoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Bangoura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamouna Barry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bangoura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadouba Bangoura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Gombert Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muri Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rar Vigner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813355v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulsi Randa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mil Gombert Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murie Nicot-Guillorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>