--- v0 (2026-04-06)
+++ v1 (2026-05-02)
@@ -652,295 +652,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic methane combustion at low temperatures over YSZ-supported metal oxides: Evidence for lattice oxygen participation via the use of C18O2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of nitrogen atoms from Zif-8 structure deposited over Ti 3 C 2 MXene in the electrochemical nitrogen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Pointecouteau</w:t>
+                <w:t xml:space="preserve">André Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissandre Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Belin</w:t>
+                <w:t xml:space="preserve">Stéphane Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Can</w:t>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180, pp.106704. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (67), pp.10133-10136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CC02693K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164468v2</w:t>
+                <w:t xml:space="preserve">hal-04230612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of nitrogen atoms from Zif-8 structure deposited over Ti 3 C 2 MXene in the electrochemical nitrogen reduction reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic methane combustion at low temperatures over YSZ-supported metal oxides: Evidence for lattice oxygen participation via the use of C18O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marinho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+                <w:t xml:space="preserve">Rémy Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Célérier</w:t>
+                <w:t xml:space="preserve">Mélissandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bion</w:t>
+                <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (67), pp.10133-10136. </w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.106704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CC02693K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2023.106704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230612v1</w:t>
+                <w:t xml:space="preserve">hal-04164468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking Advantage of Teamwork: Unsupported Cobalt Molybdenum Sulfide as an Active HER Electrocatalyst in Alkaline Media</w:t>
               </w:r>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (20), pp.2357-2363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2124,51 +2124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,307 +3850,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu-ZnO synergy in methanol synthesis from CO2, Part 1: Origin of active site explained by experimental studies and a sphere contact quantification model on Cu plus ZnO mechanical mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis from CO2, Part 2: Origin of the methanol and CO selectivities explained by experimental studies and a sphere contact quantification model in randomly packed binary mixtures on Cu–ZnO coprecipitate catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Tisseraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Canaff</w:t>
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pinard</w:t>
+                <w:t xml:space="preserve">Ahcène Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 324, pp.41-49. </w:t>
+              <w:t xml:space="preserve">, 2015, 330, pp.533-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358322v1</w:t>
+                <w:t xml:space="preserve">hal-04229793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis from CO2, Part 2: Origin of the methanol and CO selectivities explained by experimental studies and a sphere contact quantification model in randomly packed binary mixtures on Cu–ZnO coprecipitate catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+                <w:t xml:space="preserve">The Cu-ZnO synergy in methanol synthesis from CO2, Part 1: Origin of active site explained by experimental studies and a sphere contact quantification model on Cu plus ZnO mechanical mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcène Soualah</w:t>
+                <w:t xml:space="preserve">Celine Tisseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 330, pp.533-544. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.04.035⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 324, pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04229793v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Adding CeO2 to RuO2-IrO2 Mixed Nanocatalysts: Activity towards the Oxygen Evolution Reaction and Stability in Acidic Media</w:t>
               </w:r>
@@ -6763,51 +6763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Milas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,51 +7102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9CE953F"/>
+    <w:nsid w:val="1CBF750F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7333,51 +7333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comminges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3493-8289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11989288X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220290841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359571935" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-5492-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ben Miled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164468v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pointecouteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC02693K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6b59" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aumond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fogiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Leandro dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batonneau-Gener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayode Adesina Adegoke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Gayathri Radhakrishnan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sowa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00623h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ali Elmelegy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sokol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snyder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abad6e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11868" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604628113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315067v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Frasca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Suetterlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Wischerhoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Laschewsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07190e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Barhdadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troupel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Doherty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204949a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qx Fu," TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Bucheli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.10.080" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVR8Q01H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Schuler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Wuillemin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hessler-Wyser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.03.045" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XLRBGWP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229696v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Fu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi Steiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bucheli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vergani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carminati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ferrari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Landini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caviglia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2012.2187783" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQMLHQNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229663v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingve Larring" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tietz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205671" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229659v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunan Marley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3159356" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Maekawa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.82.1510" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O&#8217;toole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801253n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV1FRBWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhdadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doherty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;toole" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-007-9307-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJR9L45G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0504515" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BGSTK2S6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227993v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Therrien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg S&#252;ss-Fink" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.03.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV7HWSX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538932v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comminges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3493-8289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11989288X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220290841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359571935" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-5492-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ben Miled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC02693K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164468v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pointecouteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6b59" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aumond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fogiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Leandro dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batonneau-Gener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayode Adesina Adegoke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Gayathri Radhakrishnan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sowa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00623h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ali Elmelegy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sokol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snyder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abad6e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11868" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604628113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315067v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Frasca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Suetterlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Wischerhoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Laschewsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07190e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Barhdadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troupel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Doherty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204949a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qx Fu," TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Bucheli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.10.080" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVR8Q01H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Schuler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Wuillemin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hessler-Wyser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.03.045" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XLRBGWP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229696v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Fu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi Steiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bucheli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vergani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carminati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ferrari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Landini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caviglia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2012.2187783" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQMLHQNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229663v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingve Larring" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tietz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205671" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229659v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunan Marley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3159356" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Maekawa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.82.1510" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O&#8217;toole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801253n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV1FRBWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhdadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doherty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;toole" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-007-9307-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJR9L45G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0504515" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BGSTK2S6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227993v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Therrien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg S&#252;ss-Fink" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.03.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV7HWSX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538932v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>