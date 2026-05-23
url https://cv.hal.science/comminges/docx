--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -384,295 +384,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Electrode Potential on Oxygen Mobility Probed by Polarized Isotopic Exchange in Solid Oxide Electrolyser Cells: Insights for Electro‐Assisted Oxidation Reactions</w:t>
+                <w:t xml:space="preserve">Unveiling the potential of ultra-low load Co on porous carbon-rich SiCN(O) fibre mats towards oxygen electrocatalysis in alkaline medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Manon</w:t>
+                <w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nau</w:t>
+                <w:t xml:space="preserve">Marwan Ben Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Belin</w:t>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202301616⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.956-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448949v1</w:t>
+                <w:t xml:space="preserve">hal-04778696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the potential of ultra-low load Co on porous carbon-rich SiCN(O) fibre mats towards oxygen electrocatalysis in alkaline medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Electrode Potential on Oxygen Mobility Probed by Polarized Isotopic Exchange in Solid Oxide Electrolyser Cells: Insights for Electro‐Assisted Oxidation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t>
+                <w:t xml:space="preserve">Alexandre Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Ben Miled</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Comminges</w:t>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88, pp.956-964. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.e202301616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202301616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778696v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of nitrogen atoms from Zif-8 structure deposited over Ti 3 C 2 MXene in the electrochemical nitrogen reduction reaction</w:t>
               </w:r>
@@ -684,51 +684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -792,90 +792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic methane combustion at low temperatures over YSZ-supported metal oxides: Evidence for lattice oxygen participation via the use of C18O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -920,295 +920,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Teamwork: Unsupported Cobalt Molybdenum Sulfide as an Active HER Electrocatalyst in Alkaline Media</w:t>
+                <w:t xml:space="preserve">Towards the design of efficient metal free ORR catalysts based on Zeolite Templated Carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Inocêncio</w:t>
+                <w:t xml:space="preserve">Thibaud Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rousseau</w:t>
+                <w:t xml:space="preserve">Valentin Fogiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Guignard</w:t>
+                <w:t xml:space="preserve">Leonardo Leandro dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Canaff</w:t>
+                <w:t xml:space="preserve">Isabelle Batonneau-Gener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Morisset</w:t>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (5), pp.054524. </w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 531, pp.112669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac6b59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2022.112669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230608v1</w:t>
+                <w:t xml:space="preserve">hal-03774783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the design of efficient metal free ORR catalysts based on Zeolite Templated Carbons</w:t>
+                <w:t xml:space="preserve">Taking Advantage of Teamwork: Unsupported Cobalt Molybdenum Sulfide as an Active HER Electrocatalyst in Alkaline Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Aumond</w:t>
+                <w:t xml:space="preserve">Carlos Inocêncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Fogiel</w:t>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Leandro dos Santos</w:t>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Batonneau-Gener</w:t>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+                <w:t xml:space="preserve">Sophie Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 531, pp.112669. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (5), pp.054524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2022.112669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac6b59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774783v1</w:t>
+                <w:t xml:space="preserve">hal-04230608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO 2 ‐to‐HCOOH Electrochemical Conversion on Nanostructured Cu x Pd 100−x /Carbon Catalysts</w:t>
               </w:r>
@@ -1458,51 +1458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando isotopic exchange on SOFC cells: oxygen transport dependency on applied potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1958,1111 +1958,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
+                <w:t xml:space="preserve">Cu-ZnO catalysts for CO2 hydrogenation to methanol: Morphology change induced by ZnO lixiviation and its impact on the active phase formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Drault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 446, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109697v1</w:t>
+                <w:t xml:space="preserve">hal-04229861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-ZnO catalysts for CO2 hydrogenation to methanol: Morphology change induced by ZnO lixiviation and its impact on the active phase formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 367, pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.12.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04229861v1</w:t>
+                <w:t xml:space="preserve">hal-02109667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ege Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauchet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.1371-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109667v1</w:t>
+                <w:t xml:space="preserve">hal-02404960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihat Ege Şahin</w:t>
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Parmentier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404960v1</w:t>
+                <w:t xml:space="preserve">hal-02109697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the metal promoter on the performances of H-ZSM5 in ethylene aromatization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">Three dimensionally ordered mesoporous hydroxylated Ni x Co 3−x O 4 spinels for the oxygen evolution reaction: on the hydroxyl-induced surface restructuring effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">C. Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Houalla</w:t>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 289 (46), pp.62 - 69. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (15), pp.7173-7183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7TA00185A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894527v1</w:t>
+                <w:t xml:space="preserve">hal-04229842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensionally ordered mesoporous hydroxylated Ni x Co 3−x O 4 spinels for the oxygen evolution reaction: on the hydroxyl-induced surface restructuring effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Morais</w:t>
+                <w:t xml:space="preserve">Catalysis and Inhibition in the Electrochemical Reduction of CO 2 on Platinum in the Presence of Protonated Pyridine. New Insights into Mechanisms and Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Canaff</w:t>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rousseau</w:t>
+                <w:t xml:space="preserve">Jean-Claude Meledje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TA00185A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (39), pp.13922 - 13928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b08028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229842v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis and Inhibition in the Electrochemical Reduction of CO 2 on Platinum in the Presence of Protonated Pyridine. New Insights into Mechanisms and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hachem Dridi</w:t>
+                <w:t xml:space="preserve">Effect of the metal promoter on the performances of H-ZSM5 in ethylene aromatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia Morais</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Meledje</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+                <w:t xml:space="preserve">Marwan Houalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 289 (46), pp.62 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b08028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652660v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Support Nanostructuration for CO 2 Electroreduction to Formic Acid on Copper Based Catalysts</w:t>
               </w:r>
@@ -3074,77 +3074,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihat Ege Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (11), pp.1291-1302. </w:t>
@@ -3182,77 +3182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Based Mesoporous Spinels for Oxygen Evolution Reaction in Alkaline Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Abidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,433 +3310,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis Part 3: Impact of the composition of a selective Cu@ZnO core–shell catalyst on methanol rate explained by experimental studies and a concentric spheres model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+                <w:t xml:space="preserve">IrO2Coated on RuO2as Efficient and Stable Electroactive Nanocatalysts for Electrochemical Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (5), pp.2562-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b11868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229831v1</w:t>
+                <w:t xml:space="preserve">hal-01430127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IrO2Coated on RuO2as Efficient and Stable Electroactive Nanocatalysts for Electrochemical Water Splitting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Canaff</w:t>
+                <w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia Morais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Houalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (5), pp.2562-2573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b11868⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (46), pp.26374-26385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430127v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis Part 3: Impact of the composition of a selective Cu@ZnO core–shell catalyst on methanol rate explained by experimental studies and a concentric spheres model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 343, pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109715v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient electrolyzer for CO 2 splitting in neutral water using earth-abundant materials</w:t>
               </w:r>
@@ -3850,441 +3850,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis from CO2, Part 2: Origin of the methanol and CO selectivities explained by experimental studies and a sphere contact quantification model in randomly packed binary mixtures on Cu–ZnO coprecipitate catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+                <w:t xml:space="preserve">Effect of Adding CeO2 to RuO2-IrO2 Mixed Nanocatalysts: Activity towards the Oxygen Evolution Reaction and Stability in Acidic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.04.035⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (8), pp.1128-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201500072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229793v1</w:t>
+                <w:t xml:space="preserve">hal-01327269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu-ZnO synergy in methanol synthesis from CO2, Part 1: Origin of active site explained by experimental studies and a sphere contact quantification model on Cu plus ZnO mechanical mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis from CO2, Part 2: Origin of the methanol and CO selectivities explained by experimental studies and a sphere contact quantification model in randomly packed binary mixtures on Cu–ZnO coprecipitate catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pinard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 324, pp.41-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.01.021⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 330, pp.533-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358322v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Adding CeO2 to RuO2-IrO2 Mixed Nanocatalysts: Activity towards the Oxygen Evolution Reaction and Stability in Acidic Media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t>
+                <w:t xml:space="preserve">The Cu-ZnO synergy in methanol synthesis from CO2, Part 1: Origin of active site explained by experimental studies and a sphere contact quantification model on Cu plus ZnO mechanical mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Tisseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (8), pp.1128-1137. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 324, pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201500072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327269v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically induced surface modifications of mesoporous spinels (Co3O4-d, MnCo2O4-d, NiCo2O4-d) as the origin of the OER activity and stability in alkaline medium</w:t>
               </w:r>
@@ -4322,51 +4322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3(33), pp.17433-17444. </w:t>
@@ -4404,90 +4404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of ruthenium nano-oxides for the oxygen evolution reaction in a Proton Exchange Membrane Water Electrolyzer supplied by a solar profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Audichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mayousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4544,307 +4544,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactivity of RuO2-IrO2 mixed nanocatalysts toward the oxygen evolution reaction in a water electrolyzer supplied by a solar profile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface modification with thermoresponsive polymer brushes for a switchable electrochemical sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Suetterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Wischerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Laschewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.07.170⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (81), pp.43092-43097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra07190e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299383v1</w:t>
+                <w:t xml:space="preserve">hal-01315067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification with thermoresponsive polymer brushes for a switchable electrochemical sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroactivity of RuO2-IrO2 mixed nanocatalysts toward the oxygen evolution reaction in a water electrolyzer supplied by a solar profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andre Laschewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (30 ), pp.16785-16796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.07.170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra07190e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315067v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Determination of pK(a) of N-Bases in Ionic Liquid Media</w:t>
               </w:r>
@@ -4954,591 +4954,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the degradation of a solid oxide fuel cell stack during 10,000 h via electrochemical impedance spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cr-poisoning in (La,Sr)(Co,Fe)O-3 cathodes after 10,000 h SOFC stack testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qx Fu,</w:t>
+                <w:t xml:space="preserve">J. Andreas Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zahid</w:t>
+                <w:t xml:space="preserve">Zacharie Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
+                <w:t xml:space="preserve">Aicha Hessler-Wyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas D. Bucheli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 pp.367-375. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211, pp.177-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.10.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271815v1</w:t>
+                <w:t xml:space="preserve">hal-01272942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr-poisoning in (La,Sr)(Co,Fe)O-3 cathodes after 10,000 h SOFC stack testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the degradation of a solid oxide fuel cell stack during 10,000h via electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andreas Schuler</w:t>
+                <w:t xml:space="preserve">Q.X. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Wuillemin</w:t>
+                <w:t xml:space="preserve">M. Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Hessler-Wyser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Comminges</w:t>
+                <w:t xml:space="preserve">N. Yousfi Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Bucheli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 211, pp.177-183. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.367-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.03.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.10.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272942v1</w:t>
+                <w:t xml:space="preserve">hal-04229696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the degradation of a solid oxide fuel cell stack during 10,000h via electrochemical impedance spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multichannel Bipotentiostat Integrated With a Microfluidic Platform for Electrochemical Real-Time Monitoring of Cell Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.X. Fu</w:t>
+                <w:t xml:space="preserve">Marco Vergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zahid</w:t>
+                <w:t xml:space="preserve">Marco Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Yousfi Steiner</w:t>
+                <w:t xml:space="preserve">Giorgio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bucheli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ettore Landini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Caviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.10.080⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.498-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBCAS.2012.2187783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229696v1</w:t>
+                <w:t xml:space="preserve">hal-01273523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Bipotentiostat Integrated With a Microfluidic Platform for Electrochemical Real-Time Monitoring of Cell Cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Carminati</w:t>
+                <w:t xml:space="preserve">Monitoring the degradation of a solid oxide fuel cell stack during 10,000 h via electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Ferrari</w:t>
+                <w:t xml:space="preserve">Qx Fu,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettore Landini</w:t>
+                <w:t xml:space="preserve">Muhammad Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Caviglia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Bucheli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBCAS.2012.2187783⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.10.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273523v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of suspension plasma-sprayed solid oxide fuel cell electrodes</w:t>
               </w:r>
@@ -6449,428 +6449,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, molecular structure and electrochemical properties of the star-shaped dinuclear complexes [Ru2(η6-p-Me–C6H4-iPr)2(μ2-S-p-C6H4–C4H3S)3]+ and [Rh2(η5-C5Me5)2(μ2-S-p-C6H4–C4H3S)3]+</w:t>
+                <w:t xml:space="preserve">Synthesis, molecular structure and electrochemical properties of the star-shaped dinuclear complexes [Ru2(η6-p-Me-C6H4-iPr)2(μ2-S-p-C6H4-C4H3S)3]+ and [Rh2(η5-C5Me5)2(μ2-S-p-C6H4-C4H3S)3]+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
+                <w:t xml:space="preserve">Frederic Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Therrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Sadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Süss-Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 690 (9), pp.2365-2371. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 690, pp.2365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227993v1</w:t>
+                <w:t xml:space="preserve">hal-00095605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, molecular structure and electrochemical properties of the star-shaped dinuclear complexes [Ru2(η6-p-Me-C6H4-iPr)2(μ2-S-p-C6H4-C4H3S)3]+ and [Rh2(η5-C5Me5)2(μ2-S-p-C6H4-C4H3S)3]+</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherioux</w:t>
+                <w:t xml:space="preserve">Synthesis, molecular structure and electrochemical properties of the star-shaped dinuclear complexes [Ru2(η6-p-Me–C6H4-iPr)2(μ2-S-p-C6H4–C4H3S)3]+ and [Rh2(η5-C5Me5)2(μ2-S-p-C6H4–C4H3S)3]+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Therrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Süss-Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 690, pp.2365</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 690 (9), pp.2365-2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095605v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échange isotopique polarisé dans des systèmes de type SOEC/SOFC : une nouvelle méthode analytique pour l'étude de la mobilité de l'oxygène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Réunion Plénières de la Fédération FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRH2 - The French Research Network on Hyroden Energy, Nov 2025, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-Based Cermets and High Entropy Alloys for Efficient Ammonia Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Milas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Conference on Catalysis 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6880,161 +7037,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PRODUCING A GRAPHENE OXIDE-BASED COMPOUND FOR AN AIR ELECTRODE OF A METAL-AIR BATTERY AND ASSOCIATED COMPOUND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2019110933. 2019, http://translationportal.epo.org/emtp/translate/?ACTION=abstract-retrieval&amp;COUNTRY=WO&amp;ENGINE=google&amp;FORMAT=docdb&amp;KIND=A1&amp;LOCALE=en_EP&amp;NUMBER=2019110933&amp;SRCLANG=EN&amp;OPS=ops.epo.org/3.2&amp;TRGLANG=fr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7102,51 +7259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CBF750F"/>
+    <w:nsid w:val="EB366620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7333,51 +7490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comminges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3493-8289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11989288X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220290841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359571935" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-5492-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ben Miled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC02693K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164468v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pointecouteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6b59" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aumond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fogiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Leandro dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batonneau-Gener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayode Adesina Adegoke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Gayathri Radhakrishnan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sowa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00623h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ali Elmelegy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sokol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snyder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abad6e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11868" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604628113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315067v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Frasca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Suetterlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Wischerhoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Laschewsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07190e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Barhdadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troupel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Doherty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204949a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qx Fu," TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Bucheli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.10.080" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVR8Q01H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Schuler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Wuillemin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hessler-Wyser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.03.045" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XLRBGWP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229696v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Fu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi Steiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bucheli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vergani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carminati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ferrari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Landini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caviglia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2012.2187783" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQMLHQNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229663v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingve Larring" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tietz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205671" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229659v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunan Marley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3159356" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Maekawa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.82.1510" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O&#8217;toole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801253n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV1FRBWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhdadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doherty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;toole" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-007-9307-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJR9L45G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0504515" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BGSTK2S6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227993v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Therrien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg S&#252;ss-Fink" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.03.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV7HWSX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538932v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comminges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3493-8289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11989288X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220290841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359571935" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-5492-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Fkiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107902" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ben Miled" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC02693K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164468v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pointecouteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aumond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fogiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Leandro dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batonneau-Gener" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112669" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Inoc&#234;ncio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac6b59" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kokoh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Sahin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson O Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana R Camilo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson A Ticianelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio H B Lima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01025a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayode Adesina Adegoke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankara Gayathri Radhakrishnan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sowa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Morais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00623h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Natu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ali Elmelegy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sokol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snyder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abad6e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00185A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Dridi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meledje" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Abidat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07709.0015ecst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audichon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11868" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604628113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500072" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habrioux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA04437E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM8GPNG2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Frasca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Suetterlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Wischerhoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Laschewsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07190e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.07.170" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B43T4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Barhdadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troupel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Doherty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204949a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272942v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Schuler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Wuillemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hessler-Wyser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.03.045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XLRBGWP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Fu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zahid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi Steiner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bucheli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.10.080" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVR8Q01H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273523v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vergani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carminati" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ferrari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Landini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caviglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2012.2187783" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qx Fu," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Bucheli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Planche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQMLHQNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229663v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingve Larring" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tietz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205671" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229659v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunan Marley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3159356" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Maekawa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.82.1510" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O&#8217;toole" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801253n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV1FRBWJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhdadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doherty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;toole" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-007-9307-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJR9L45G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0504515" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BGSTK2S6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095605v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Therrien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg S&#252;ss-Fink" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227993v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.03.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV7HWSX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05615952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>