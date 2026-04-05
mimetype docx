--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyprien Comte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à la faculté de théologieInstitut Catholique de Toulouse (ICT)U. R. Céres (Culture, éthique, religion et société)Coordinateur scientifique de la Thématique de Recherche Culture, herméneutique et transmission (TR 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comtecyprien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9512-6391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Robert FAVREAU, Bible et épigraphie, Paris, CNRS Éditions, « Corpus des inscriptions de la France médiévale », 2024, 402 p., 35 € (broché)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De la bonne décision à l'espérance, 126 (503), pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'édification de la « guilde » jérémienne entre 2020 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Danièle HENKY et Dominique RANAIVOSON (dir.), Prophètes et voix prophétiques dans l’œuvre de Jean Giono, Paris, Lettres modernes Minard, coll. « Carrefour des Lettres modernes » 11, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS O.P., La personne du Christ et la vie du chrétien. La morale liturgique de saint Léon le Grand, Préface et édition critique par Luc-Thomas Somme O.P., avec la collaboration de Magdalena Burlacu, Fribourg (Suisse), Academic Press, « Études d’éthique chrétienne, NS » n° 11, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sophie RAMOND, Régis BURNET et Emanuelle PASTORE (éd.), Repenser la rétribution, Rethinking Retribution, Leuven, Peeters (« Biblical Tools and Studies » 45), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS, La personne du Christ et la vie du chrétien, Fribourg (CH), Academic Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, Interpreting Israel’s Scriptures. A Practical Guide to the Exegesis of the Hebrew Bible/Old Testament, Peabody (MA), Hendrickson, traduit par Sarah E. Richelle, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : John J. COLLINS, Gina HENS-PIAZZA, Barbara E. REID OP, Donald SENIOR CP (dir.), The Jerome Biblical Commentary for the Twenty-First Century, Avant-propos par le pape François, Londres, Bloomsbury T&amp;T Clark, 2022 (3e éd. entièrement revue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Rocco CARUSO, Il paradigma della scelta disobbediente. Studio narratologico di Ger 40-44, « Tesi Gregoriana, Serie Teologia » 244, Rome, Gregorian &amp; Biblical Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : James D. MOORE, Literary Depictions of the Scribal Profession in the Story of Ahiqar and Jeremiah 36, Berlin, de Gruyter (« Beihefte zur Zeitschrift für die alttestamentliche Wissenschaft » 541), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Puisque l'agir suit l'être, 498, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Pierre DE MARTIN DE VIVIÉS, pss, Osée, Paris, Cerf, coll. « Mon ABC de la Bible », 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Håkon Sunde PEDERSEN, The Retributive and Suffering God of the Book of Jeremiah. A Study of YHWH’s ‘Āzab-Complaints, Tübingen, Mohr Siebeck, coll. « Forschungen zum Alten Testament 2. Reihe » n° 140, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jonah. Is It Good for You to Be Angry? Leuven, Peeters, coll. « The Bible in Its Traditions » n° 5, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Olivier ARTUS, Sophie RAMOND, Penser les défis contemporains avec la Bible hébraïque. Une éthique du bien et du mal, Paris, Odile Jacob, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.122-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, 2 Rois 2,19–13,25. Le cycle d’Élisée, Genève, Labor et Fides (« Commentaire de l'Ancien Testament » VIIb-1), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sayed MARROUN, Madeleine Delbrêl et le scoutisme, Préface de B. Pitaud, Paris, Nouvelle Cité, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bernard PITAUD, Saint-Sulpice et les séminaires sulpiciens au cœur de la crise moderniste, 1900-1930, Paris, Salvator, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Debout, resplendis ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue théologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185 (2), pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Matthieu ARNOLD, Gilbert DAHAN, Annie NOBLESSE-ROCHER (dir.), Job 19. Révolte, espérance ?, Paris, Cerf, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie RAMOND (dir.), La pratique des Écritures, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie-Anne MERMILLOD-GILLIÉRON, Lumières ; Pierre TRIGANO, Ta foi t’a guéri ; Michel BARLOW, Tout est amour, Divonne-les-Bains, Cabédita, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Declan MARMION, Michael MULLANEY, Salvador RYAN (dir.), Models of Priestly Formation, Collegeville MN, Liturgical Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Andrew M. KING, Social Identity and the Book of Amos, Londres, Bloomsbury T&T Clark, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Yvan MARÉCHAL, Isaïe, Paris, Cerf, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Christophe CARICHON, Grandes figures du scoutisme, Perpignan, Artège-Elidia, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, Le roi Salomon entre sagesse et folie, Paris, Salvator, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Mari JOERSTAD, The Hebrew Bible and Environmental Ethics, Cambridge, Cambridge University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, Jean-Baptiste, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Carly L. CROUCH, Israel and Judah Redefined, Cambridge, Cambridge University Press, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DEBERGÉ, Promise à une haute destinée, Perpignan, Nouvelle Cité, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Noël ALETTI, Le Messie souffrant, Namur, Lessius, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Erwan CHAUTY, Qui aura sa vie comme butin ? Échos narratifs et révélation dans la lecture des oracles personnels de Jérémie, BZAW n° 519, Berlin, de Gruyter, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc D’HAMONVILLE, Jonas, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pietro BOVATI, Roland MEYNET, Il libro del profeta Amos, Seconda edizione rivista, Leuven, Peeters, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicola AGNOLI, « I miei servi, i profeti », Leuven, Peeters 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Elena DI PEDE, Ézéchiel, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Frans DE HAES, Le Rouleau d’Ézéchiel, Namur, Éditions jésuites, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michael W. DUGGAN, Renate EGGER-WENZEL, Stefan C. REIF (dir.), Cosmos and Creation, Berlin, de Gruyter, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sylvie MÉRIAUX, La nature, « Ce que dit la Bible sur », Bruyères-le-Châtel, Nouvelle Cité, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Marie GUÉNOIS – Marie-Noëlle THABUT (dir.), Les grandes figures de la Bible, Paris, Tallandier, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophets and Prophecy in the Ancient Near East, Second Edition, « Writings from the Ancient World » 12, Atlanta, SBL Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Didier FIÉVET, Bible et écologie, Lyon, Olivetan, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Karolien VERMEULEN, Conceptualizing Biblical Cities, Cham (Suisse), Palgrave Macmillan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La traduction œcuménique de la Bible, Le livre du prophète Osée, L’épître de Paul aux Galates, Traduction révisée avec introduction et notes révisées&amp;quot;, « Chantiers de révision », Paris, Bibli’O – Cerf, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophetic Divination, Essays in Near Eastern Prophecy, « Beihefte zur Zeitschrift für die Alttestamentliche Wissenschaft » 494, Berlin, de Gruyter, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jonathan Miles ROBKER, Balaam in Text and Tradition, « Forschungen zum Alten Testament » 131, Tübingen, Mohr Siebeck, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Arnaud FRANC, Mettez la pagaille !, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, A Diachronic Study Based on the MT and the LXX, Collection « Études bibliques, Nouvelle série » 70, Préface de Francolino Gonçalves, Leuven – Paris – Bristol, CT, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 482, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, L’évangile de Marc, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc d’HAMONVILLE, Le livre des Proverbes, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gérard BILLON, L’Ancien Testament, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Chantal REYNIER, Isabelle REUSE, Lettres de saint Paul aux Galates, aux Philippiens et à Philémon, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, Leuven, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Walter VOGELS, Le petit reste, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Les livres prophétiques, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guido BENZI, Elena DI PEDE, Donatella SCAIOLA (dir.), Profeti Maggiori e minori a confronto, Major and Minor Prophets Compared, Rome, Libreria Ateneo Salesiano, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (483), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Véronique OLMI, Bakhita, Paris, Albin Michel, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jacques NIEUVIARTS, La marche dans la Bible, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Pierre LÉMONON, La première Lettre aux Corinthiens, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, La Bible pas à pas t. V, David et les rois d’Israël, Paris, Artège, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Xavier de VERCHÈRE, Jésus, le premier scout, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Henrietta L. WILEY et Christian A. EBERHART (dir.), Sacrifice, Cult, and Atonement in Early Judaism and Christianity, Constituents and Critique, « Resources for Biblical Study » 85, Atlanta, SBL Press, 2017, XVIII+431 p., 76,95$.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel BOURGEOIS, Jésus de Nazareth, Paris, Payot & Rivages, 2017, 238 p., 16€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas BOSSU, LC, Une prophétie au fil de la Tradition, L’oracle des ossements desséchés (Ez 37, 1-14) et ses relectures chrétiennes, entre herméneutique et théologie, Préface de Francolino Gonçalves, « Études bibliques, Nouvelle série » 69, Pendé, Gabalda, 2015, 446 p., 80€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de FRANÇOIS, Selon saint Luc, Paris, Parole et Silence, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espoir de Dieu. Conversion (shoûv) humaine et repentir (niḥām) de YHWH dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enquête sur le catholicisme français, 473, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DE MARTIN DE VIVIÉS, Oracle du Seigneur... Amos – Osée – Isaïe, « Profac Théo » 112, Lyon, Profac 2012, 333 p., 20€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.202-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. L. Sicre, &amp;quot;Introduccion al profetismo biblico&amp;quot;, Estella, Verbo Divino, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de José Luis SICRE, Introducción al profetismo bíblico, Estella, Verbo Divino, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Oracle du Seigneur, Lyon, Profac, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Daniel MACCHI, Christophe NIHAN, Thomas RÖMER, Jan RÜCKL (dir.), Les recueils prophétiques de la Bible, Genève, Labor et Fides, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (2), pp.198-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui sait : l'efficace « Madame Rahab » (une approche narrative de Josué 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, prophète comme Jérémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Read-Heimerdinger; Cyprien Comte; Béatrice Papasoglou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la suite du Bon Berger. Mélanges offerts à Bernadette Escaffre à l’occasion de son 75e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bégaiement&amp;quot; de Naamân, l'eau du Jourdain et le sol d'Israël (2 R 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Poirier; Cyprien Comte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insolite dans la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence rétributive contre Jérusalem et contre Babylone/Babel dans le livre de Jérémie (TM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACFEB; Elena Di Pede; Odile Flichy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la Bible parle avec violence. XXVIIIe congrès de l'Association catholique française pour l'étude de la Bible. Metz, 30 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-254, 2024, Lectio divina, 978-2-204-14040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe, précurseur des tria munera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Daguet; Claire Leuridan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres, prophètes et rois dans l'Église. Triplex munus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2024, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes. Comment discerner ?&amp;quot; Présentation des intervenants, résumés des contributions, 3 index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. « Qu’ont de commun la paille et le froment ? » (Jr 23, 28)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-40, 2021, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bertrand PINÇON, Le livre de Job, coll. « Mon ABC de la Bible », Paris, Cerf, 2016, 157 p., 14 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, coll. « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Marvin A. SWEENEY, Reading Prophetic Books. Form, Intertextuality, and Reception in Prophetic and Post-Biblical Literature, coll. « Forschungen zum Alten Testament » n° 89, Tübingen, Mohr Siebeck, 2014, XVI-408 p., 138 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Isaïe, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Jean-Baptiste, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Michée et Malachie, deux prophètes de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Vers Noël avec Isaïe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;Le Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;L'homme croyant selon les prophètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jean-Marie DURAND – Thomas RÖMER – Micaël BÜRKI (dir.), &amp;quot;Comment devient-on prophète ? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011&amp;quot;, coll. « Orbis Biblicus et Orientalis » n° 265, Fribourg (Suisse) – Göttingen, Academic Press – Vandenhoeck & Ruprecht, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Histoire et théologie, Grégory Woimbée, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyprien Comte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à la faculté de théologieInstitut Catholique de Toulouse (ICT)U. R. Céres (Culture, éthique, religion et société)Coordinateur scientifique de la Thématique de Recherche Culture, herméneutique et transmission (TR 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comtecyprien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9512-6391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Robert FAVREAU, Bible et épigraphie, Paris, CNRS Éditions, « Corpus des inscriptions de la France médiévale », 2024, 402 p., 35 € (broché)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De la bonne décision à l'espérance, 126 (503), pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'édification de la « guilde » jérémienne entre 2020 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bernard PITAUD, Saint-Sulpice et les séminaires sulpiciens au cœur de la crise moderniste, 1900-1930, Paris, Salvator, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sayed MARROUN, Madeleine Delbrêl et le scoutisme, Préface de B. Pitaud, Paris, Nouvelle Cité, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Danièle HENKY et Dominique RANAIVOSON (dir.), Prophètes et voix prophétiques dans l’œuvre de Jean Giono, Paris, Lettres modernes Minard, coll. « Carrefour des Lettres modernes » 11, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS O.P., La personne du Christ et la vie du chrétien. La morale liturgique de saint Léon le Grand, Préface et édition critique par Luc-Thomas Somme O.P., avec la collaboration de Magdalena Burlacu, Fribourg (Suisse), Academic Press, « Études d’éthique chrétienne, NS » n° 11, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sophie RAMOND, Régis BURNET et Emanuelle PASTORE (éd.), Repenser la rétribution, Rethinking Retribution, Leuven, Peeters (« Biblical Tools and Studies » 45), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS, La personne du Christ et la vie du chrétien, Fribourg (CH), Academic Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, Interpreting Israel’s Scriptures. A Practical Guide to the Exegesis of the Hebrew Bible/Old Testament, Peabody (MA), Hendrickson, traduit par Sarah E. Richelle, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : John J. COLLINS, Gina HENS-PIAZZA, Barbara E. REID OP, Donald SENIOR CP (dir.), The Jerome Biblical Commentary for the Twenty-First Century, Avant-propos par le pape François, Londres, Bloomsbury T&amp;T Clark, 2022 (3e éd. entièrement revue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Rocco CARUSO, Il paradigma della scelta disobbediente. Studio narratologico di Ger 40-44, « Tesi Gregoriana, Serie Teologia » 244, Rome, Gregorian &amp; Biblical Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : James D. MOORE, Literary Depictions of the Scribal Profession in the Story of Ahiqar and Jeremiah 36, Berlin, de Gruyter (« Beihefte zur Zeitschrift für die alttestamentliche Wissenschaft » 541), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Puisque l'agir suit l'être, 498, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Pierre DE MARTIN DE VIVIÉS, pss, Osée, Paris, Cerf, coll. « Mon ABC de la Bible », 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Håkon Sunde PEDERSEN, The Retributive and Suffering God of the Book of Jeremiah. A Study of YHWH’s ‘Āzab-Complaints, Tübingen, Mohr Siebeck, coll. « Forschungen zum Alten Testament 2. Reihe » n° 140, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jonah. Is It Good for You to Be Angry? Leuven, Peeters, coll. « The Bible in Its Traditions » n° 5, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Olivier ARTUS, Sophie RAMOND, Penser les défis contemporains avec la Bible hébraïque. Une éthique du bien et du mal, Paris, Odile Jacob, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.122-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, 2 Rois 2,19–13,25. Le cycle d’Élisée, Genève, Labor et Fides (« Commentaire de l'Ancien Testament » VIIb-1), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Debout, resplendis ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue théologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185 (2), pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, Jean-Baptiste, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Carly L. CROUCH, Israel and Judah Redefined, Cambridge, Cambridge University Press, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DEBERGÉ, Promise à une haute destinée, Perpignan, Nouvelle Cité, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Mari JOERSTAD, The Hebrew Bible and Environmental Ethics, Cambridge, Cambridge University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Matthieu ARNOLD, Gilbert DAHAN, Annie NOBLESSE-ROCHER (dir.), Job 19. Révolte, espérance ?, Paris, Cerf, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie-Anne MERMILLOD-GILLIÉRON, Lumières ; Pierre TRIGANO, Ta foi t’a guéri ; Michel BARLOW, Tout est amour, Divonne-les-Bains, Cabédita, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Declan MARMION, Michael MULLANEY, Salvador RYAN (dir.), Models of Priestly Formation, Collegeville MN, Liturgical Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie RAMOND (dir.), La pratique des Écritures, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Andrew M. KING, Social Identity and the Book of Amos, Londres, Bloomsbury T&T Clark, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Yvan MARÉCHAL, Isaïe, Paris, Cerf, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Christophe CARICHON, Grandes figures du scoutisme, Perpignan, Artège-Elidia, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, Le roi Salomon entre sagesse et folie, Paris, Salvator, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Karolien VERMEULEN, Conceptualizing Biblical Cities, Cham (Suisse), Palgrave Macmillan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La traduction œcuménique de la Bible, Le livre du prophète Osée, L’épître de Paul aux Galates, Traduction révisée avec introduction et notes révisées&amp;quot;, « Chantiers de révision », Paris, Bibli’O – Cerf, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jonathan Miles ROBKER, Balaam in Text and Tradition, « Forschungen zum Alten Testament » 131, Tübingen, Mohr Siebeck, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophetic Divination, Essays in Near Eastern Prophecy, « Beihefte zur Zeitschrift für die Alttestamentliche Wissenschaft » 494, Berlin, de Gruyter, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Noël ALETTI, Le Messie souffrant, Namur, Lessius, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Erwan CHAUTY, Qui aura sa vie comme butin ? Échos narratifs et révélation dans la lecture des oracles personnels de Jérémie, BZAW n° 519, Berlin, de Gruyter, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc D’HAMONVILLE, Jonas, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pietro BOVATI, Roland MEYNET, Il libro del profeta Amos, Seconda edizione rivista, Leuven, Peeters, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Elena DI PEDE, Ézéchiel, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicola AGNOLI, « I miei servi, i profeti », Leuven, Peeters 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Frans DE HAES, Le Rouleau d’Ézéchiel, Namur, Éditions jésuites, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michael W. DUGGAN, Renate EGGER-WENZEL, Stefan C. REIF (dir.), Cosmos and Creation, Berlin, de Gruyter, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sylvie MÉRIAUX, La nature, « Ce que dit la Bible sur », Bruyères-le-Châtel, Nouvelle Cité, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Marie GUÉNOIS – Marie-Noëlle THABUT (dir.), Les grandes figures de la Bible, Paris, Tallandier, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophets and Prophecy in the Ancient Near East, Second Edition, « Writings from the Ancient World » 12, Atlanta, SBL Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Didier FIÉVET, Bible et écologie, Lyon, Olivetan, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Henrietta L. WILEY et Christian A. EBERHART (dir.), Sacrifice, Cult, and Atonement in Early Judaism and Christianity, Constituents and Critique, « Resources for Biblical Study » 85, Atlanta, SBL Press, 2017, XVIII+431 p., 76,95$.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Xavier de VERCHÈRE, Jésus, le premier scout, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Arnaud FRANC, Mettez la pagaille !, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, L’évangile de Marc, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc d’HAMONVILLE, Le livre des Proverbes, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, A Diachronic Study Based on the MT and the LXX, Collection « Études bibliques, Nouvelle série » 70, Préface de Francolino Gonçalves, Leuven – Paris – Bristol, CT, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 482, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gérard BILLON, L’Ancien Testament, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Chantal REYNIER, Isabelle REUSE, Lettres de saint Paul aux Galates, aux Philippiens et à Philémon, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, Leuven, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Walter VOGELS, Le petit reste, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Les livres prophétiques, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guido BENZI, Elena DI PEDE, Donatella SCAIOLA (dir.), Profeti Maggiori e minori a confronto, Major and Minor Prophets Compared, Rome, Libreria Ateneo Salesiano, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (483), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Véronique OLMI, Bakhita, Paris, Albin Michel, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jacques NIEUVIARTS, La marche dans la Bible, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Pierre LÉMONON, La première Lettre aux Corinthiens, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, La Bible pas à pas t. V, David et les rois d’Israël, Paris, Artège, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de FRANÇOIS, Selon saint Luc, Paris, Parole et Silence, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel BOURGEOIS, Jésus de Nazareth, Paris, Payot & Rivages, 2017, 238 p., 16€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas BOSSU, LC, Une prophétie au fil de la Tradition, L’oracle des ossements desséchés (Ez 37, 1-14) et ses relectures chrétiennes, entre herméneutique et théologie, Préface de Francolino Gonçalves, « Études bibliques, Nouvelle série » 69, Pendé, Gabalda, 2015, 446 p., 80€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espoir de Dieu. Conversion (shoûv) humaine et repentir (niḥām) de YHWH dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enquête sur le catholicisme français, 473, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DE MARTIN DE VIVIÉS, Oracle du Seigneur... Amos – Osée – Isaïe, « Profac Théo » 112, Lyon, Profac 2012, 333 p., 20€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.202-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. L. Sicre, &amp;quot;Introduccion al profetismo biblico&amp;quot;, Estella, Verbo Divino, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de José Luis SICRE, Introducción al profetismo bíblico, Estella, Verbo Divino, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Oracle du Seigneur, Lyon, Profac, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Daniel MACCHI, Christophe NIHAN, Thomas RÖMER, Jan RÜCKL (dir.), Les recueils prophétiques de la Bible, Genève, Labor et Fides, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (2), pp.198-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui sait : l'efficace « Madame Rahab » (une approche narrative de Josué 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, prophète comme Jérémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Read-Heimerdinger; Cyprien Comte; Béatrice Papasoglou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la suite du Bon Berger. Mélanges offerts à Bernadette Escaffre à l’occasion de son 75e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bégaiement&amp;quot; de Naamân, l'eau du Jourdain et le sol d'Israël (2 R 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Poirier; Cyprien Comte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insolite dans la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence rétributive contre Jérusalem et contre Babylone/Babel dans le livre de Jérémie (TM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACFEB; Elena Di Pede; Odile Flichy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la Bible parle avec violence. XXVIIIe congrès de l'Association catholique française pour l'étude de la Bible. Metz, 30 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-254, 2024, Lectio divina, 978-2-204-14040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe, précurseur des tria munera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Daguet; Claire Leuridan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres, prophètes et rois dans l'Église. Triplex munus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2024, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes. Comment discerner ?&amp;quot; Présentation des intervenants, résumés des contributions, 3 index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. « Qu’ont de commun la paille et le froment ? » (Jr 23, 28)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-40, 2021, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Hanna TERVANOTKO, Denying Her Voice: The Figure of Miriam in Ancient Jewish Literature, Göttingen, Vandenhoeck &amp; Ruprecht, coll. « Journal of Ancient Judaism Supplements » 23, 2016, 356 p., 85 € (relié).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la bonne décision à l'espérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Vers Noël avec Isaïe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Isaïe, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Jean-Baptiste, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Michée et Malachie, deux prophètes de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;Le Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;L'homme croyant selon les prophètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jean-Marie DURAND – Thomas RÖMER – Micaël BÜRKI (dir.), &amp;quot;Comment devient-on prophète ? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011&amp;quot;, coll. « Orbis Biblicus et Orientalis » n° 265, Fribourg (Suisse) – Göttingen, Academic Press – Vandenhoeck & Ruprecht, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bertrand PINÇON, Le livre de Job, coll. « Mon ABC de la Bible », Paris, Cerf, 2016, 157 p., 14 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, coll. « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Marvin A. SWEENEY, Reading Prophetic Books. Form, Intertextuality, and Reception in Prophetic and Post-Biblical Literature, coll. « Forschungen zum Alten Testament » n° 89, Tübingen, Mohr Siebeck, 2014, XVI-408 p., 138 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Histoire et théologie, Grégory Woimbée, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF0575A0"/>
+    <w:nsid w:val="39DF8A68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comtecyprien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9512-6391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Comte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838494v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208644v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;mer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comtecyprien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9512-6391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Comte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838494v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208644v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;mer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>