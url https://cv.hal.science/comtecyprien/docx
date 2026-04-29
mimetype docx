--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyprien Comte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à la faculté de théologieInstitut Catholique de Toulouse (ICT)U. R. Céres (Culture, éthique, religion et société)Coordinateur scientifique de la Thématique de Recherche Culture, herméneutique et transmission (TR 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comtecyprien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9512-6391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Robert FAVREAU, Bible et épigraphie, Paris, CNRS Éditions, « Corpus des inscriptions de la France médiévale », 2024, 402 p., 35 € (broché)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De la bonne décision à l'espérance, 126 (503), pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'édification de la « guilde » jérémienne entre 2020 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bernard PITAUD, Saint-Sulpice et les séminaires sulpiciens au cœur de la crise moderniste, 1900-1930, Paris, Salvator, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sayed MARROUN, Madeleine Delbrêl et le scoutisme, Préface de B. Pitaud, Paris, Nouvelle Cité, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Danièle HENKY et Dominique RANAIVOSON (dir.), Prophètes et voix prophétiques dans l’œuvre de Jean Giono, Paris, Lettres modernes Minard, coll. « Carrefour des Lettres modernes » 11, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS O.P., La personne du Christ et la vie du chrétien. La morale liturgique de saint Léon le Grand, Préface et édition critique par Luc-Thomas Somme O.P., avec la collaboration de Magdalena Burlacu, Fribourg (Suisse), Academic Press, « Études d’éthique chrétienne, NS » n° 11, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sophie RAMOND, Régis BURNET et Emanuelle PASTORE (éd.), Repenser la rétribution, Rethinking Retribution, Leuven, Peeters (« Biblical Tools and Studies » 45), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS, La personne du Christ et la vie du chrétien, Fribourg (CH), Academic Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, Interpreting Israel’s Scriptures. A Practical Guide to the Exegesis of the Hebrew Bible/Old Testament, Peabody (MA), Hendrickson, traduit par Sarah E. Richelle, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : John J. COLLINS, Gina HENS-PIAZZA, Barbara E. REID OP, Donald SENIOR CP (dir.), The Jerome Biblical Commentary for the Twenty-First Century, Avant-propos par le pape François, Londres, Bloomsbury T&amp;T Clark, 2022 (3e éd. entièrement revue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Rocco CARUSO, Il paradigma della scelta disobbediente. Studio narratologico di Ger 40-44, « Tesi Gregoriana, Serie Teologia » 244, Rome, Gregorian &amp; Biblical Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : James D. MOORE, Literary Depictions of the Scribal Profession in the Story of Ahiqar and Jeremiah 36, Berlin, de Gruyter (« Beihefte zur Zeitschrift für die alttestamentliche Wissenschaft » 541), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Puisque l'agir suit l'être, 498, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Pierre DE MARTIN DE VIVIÉS, pss, Osée, Paris, Cerf, coll. « Mon ABC de la Bible », 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Håkon Sunde PEDERSEN, The Retributive and Suffering God of the Book of Jeremiah. A Study of YHWH’s ‘Āzab-Complaints, Tübingen, Mohr Siebeck, coll. « Forschungen zum Alten Testament 2. Reihe » n° 140, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jonah. Is It Good for You to Be Angry? Leuven, Peeters, coll. « The Bible in Its Traditions » n° 5, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Olivier ARTUS, Sophie RAMOND, Penser les défis contemporains avec la Bible hébraïque. Une éthique du bien et du mal, Paris, Odile Jacob, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.122-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, 2 Rois 2,19–13,25. Le cycle d’Élisée, Genève, Labor et Fides (« Commentaire de l'Ancien Testament » VIIb-1), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Debout, resplendis ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue théologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185 (2), pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, Jean-Baptiste, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Carly L. CROUCH, Israel and Judah Redefined, Cambridge, Cambridge University Press, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DEBERGÉ, Promise à une haute destinée, Perpignan, Nouvelle Cité, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Mari JOERSTAD, The Hebrew Bible and Environmental Ethics, Cambridge, Cambridge University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Matthieu ARNOLD, Gilbert DAHAN, Annie NOBLESSE-ROCHER (dir.), Job 19. Révolte, espérance ?, Paris, Cerf, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie-Anne MERMILLOD-GILLIÉRON, Lumières ; Pierre TRIGANO, Ta foi t’a guéri ; Michel BARLOW, Tout est amour, Divonne-les-Bains, Cabédita, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Declan MARMION, Michael MULLANEY, Salvador RYAN (dir.), Models of Priestly Formation, Collegeville MN, Liturgical Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie RAMOND (dir.), La pratique des Écritures, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Andrew M. KING, Social Identity and the Book of Amos, Londres, Bloomsbury T&T Clark, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Yvan MARÉCHAL, Isaïe, Paris, Cerf, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Christophe CARICHON, Grandes figures du scoutisme, Perpignan, Artège-Elidia, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, Le roi Salomon entre sagesse et folie, Paris, Salvator, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Karolien VERMEULEN, Conceptualizing Biblical Cities, Cham (Suisse), Palgrave Macmillan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La traduction œcuménique de la Bible, Le livre du prophète Osée, L’épître de Paul aux Galates, Traduction révisée avec introduction et notes révisées&amp;quot;, « Chantiers de révision », Paris, Bibli’O – Cerf, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jonathan Miles ROBKER, Balaam in Text and Tradition, « Forschungen zum Alten Testament » 131, Tübingen, Mohr Siebeck, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophetic Divination, Essays in Near Eastern Prophecy, « Beihefte zur Zeitschrift für die Alttestamentliche Wissenschaft » 494, Berlin, de Gruyter, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Noël ALETTI, Le Messie souffrant, Namur, Lessius, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Erwan CHAUTY, Qui aura sa vie comme butin ? Échos narratifs et révélation dans la lecture des oracles personnels de Jérémie, BZAW n° 519, Berlin, de Gruyter, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc D’HAMONVILLE, Jonas, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pietro BOVATI, Roland MEYNET, Il libro del profeta Amos, Seconda edizione rivista, Leuven, Peeters, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Elena DI PEDE, Ézéchiel, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicola AGNOLI, « I miei servi, i profeti », Leuven, Peeters 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Frans DE HAES, Le Rouleau d’Ézéchiel, Namur, Éditions jésuites, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michael W. DUGGAN, Renate EGGER-WENZEL, Stefan C. REIF (dir.), Cosmos and Creation, Berlin, de Gruyter, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sylvie MÉRIAUX, La nature, « Ce que dit la Bible sur », Bruyères-le-Châtel, Nouvelle Cité, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Marie GUÉNOIS – Marie-Noëlle THABUT (dir.), Les grandes figures de la Bible, Paris, Tallandier, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophets and Prophecy in the Ancient Near East, Second Edition, « Writings from the Ancient World » 12, Atlanta, SBL Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Didier FIÉVET, Bible et écologie, Lyon, Olivetan, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Henrietta L. WILEY et Christian A. EBERHART (dir.), Sacrifice, Cult, and Atonement in Early Judaism and Christianity, Constituents and Critique, « Resources for Biblical Study » 85, Atlanta, SBL Press, 2017, XVIII+431 p., 76,95$.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Xavier de VERCHÈRE, Jésus, le premier scout, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Arnaud FRANC, Mettez la pagaille !, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, L’évangile de Marc, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc d’HAMONVILLE, Le livre des Proverbes, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, A Diachronic Study Based on the MT and the LXX, Collection « Études bibliques, Nouvelle série » 70, Préface de Francolino Gonçalves, Leuven – Paris – Bristol, CT, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 482, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gérard BILLON, L’Ancien Testament, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Chantal REYNIER, Isabelle REUSE, Lettres de saint Paul aux Galates, aux Philippiens et à Philémon, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, Leuven, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Walter VOGELS, Le petit reste, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Les livres prophétiques, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guido BENZI, Elena DI PEDE, Donatella SCAIOLA (dir.), Profeti Maggiori e minori a confronto, Major and Minor Prophets Compared, Rome, Libreria Ateneo Salesiano, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (483), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Véronique OLMI, Bakhita, Paris, Albin Michel, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jacques NIEUVIARTS, La marche dans la Bible, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Pierre LÉMONON, La première Lettre aux Corinthiens, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, La Bible pas à pas t. V, David et les rois d’Israël, Paris, Artège, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de FRANÇOIS, Selon saint Luc, Paris, Parole et Silence, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel BOURGEOIS, Jésus de Nazareth, Paris, Payot & Rivages, 2017, 238 p., 16€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas BOSSU, LC, Une prophétie au fil de la Tradition, L’oracle des ossements desséchés (Ez 37, 1-14) et ses relectures chrétiennes, entre herméneutique et théologie, Préface de Francolino Gonçalves, « Études bibliques, Nouvelle série » 69, Pendé, Gabalda, 2015, 446 p., 80€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espoir de Dieu. Conversion (shoûv) humaine et repentir (niḥām) de YHWH dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enquête sur le catholicisme français, 473, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DE MARTIN DE VIVIÉS, Oracle du Seigneur... Amos – Osée – Isaïe, « Profac Théo » 112, Lyon, Profac 2012, 333 p., 20€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.202-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. L. Sicre, &amp;quot;Introduccion al profetismo biblico&amp;quot;, Estella, Verbo Divino, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de José Luis SICRE, Introducción al profetismo bíblico, Estella, Verbo Divino, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Oracle du Seigneur, Lyon, Profac, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Daniel MACCHI, Christophe NIHAN, Thomas RÖMER, Jan RÜCKL (dir.), Les recueils prophétiques de la Bible, Genève, Labor et Fides, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (2), pp.198-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui sait : l'efficace « Madame Rahab » (une approche narrative de Josué 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, prophète comme Jérémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Read-Heimerdinger; Cyprien Comte; Béatrice Papasoglou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la suite du Bon Berger. Mélanges offerts à Bernadette Escaffre à l’occasion de son 75e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bégaiement&amp;quot; de Naamân, l'eau du Jourdain et le sol d'Israël (2 R 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Poirier; Cyprien Comte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insolite dans la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence rétributive contre Jérusalem et contre Babylone/Babel dans le livre de Jérémie (TM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACFEB; Elena Di Pede; Odile Flichy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la Bible parle avec violence. XXVIIIe congrès de l'Association catholique française pour l'étude de la Bible. Metz, 30 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-254, 2024, Lectio divina, 978-2-204-14040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe, précurseur des tria munera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Daguet; Claire Leuridan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres, prophètes et rois dans l'Église. Triplex munus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2024, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes. Comment discerner ?&amp;quot; Présentation des intervenants, résumés des contributions, 3 index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. « Qu’ont de commun la paille et le froment ? » (Jr 23, 28)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-40, 2021, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Hanna TERVANOTKO, Denying Her Voice: The Figure of Miriam in Ancient Jewish Literature, Göttingen, Vandenhoeck &amp; Ruprecht, coll. « Journal of Ancient Judaism Supplements » 23, 2016, 356 p., 85 € (relié).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la bonne décision à l'espérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Vers Noël avec Isaïe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Isaïe, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Jean-Baptiste, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Michée et Malachie, deux prophètes de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;Le Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;L'homme croyant selon les prophètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jean-Marie DURAND – Thomas RÖMER – Micaël BÜRKI (dir.), &amp;quot;Comment devient-on prophète ? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011&amp;quot;, coll. « Orbis Biblicus et Orientalis » n° 265, Fribourg (Suisse) – Göttingen, Academic Press – Vandenhoeck & Ruprecht, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bertrand PINÇON, Le livre de Job, coll. « Mon ABC de la Bible », Paris, Cerf, 2016, 157 p., 14 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, coll. « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Marvin A. SWEENEY, Reading Prophetic Books. Form, Intertextuality, and Reception in Prophetic and Post-Biblical Literature, coll. « Forschungen zum Alten Testament » n° 89, Tübingen, Mohr Siebeck, 2014, XVI-408 p., 138 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Histoire et théologie, Grégory Woimbée, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyprien Comte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à la faculté de théologieInstitut Catholique de Toulouse (ICT)U. R. Céres (Culture, éthique, religion et société)Coordinateur scientifique de la Thématique de Recherche Culture, herméneutique et transmission (TR 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comtecyprien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9512-6391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Robert FAVREAU, Bible et épigraphie, Paris, CNRS Éditions, « Corpus des inscriptions de la France médiévale », 2024, 402 p., 35 € (broché)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De la bonne décision à l'espérance, 126 (503), pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'édification de la « guilde » jérémienne entre 2020 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Danièle HENKY et Dominique RANAIVOSON (dir.), Prophètes et voix prophétiques dans l’œuvre de Jean Giono, Paris, Lettres modernes Minard, coll. « Carrefour des Lettres modernes » 11, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS O.P., La personne du Christ et la vie du chrétien. La morale liturgique de saint Léon le Grand, Préface et édition critique par Luc-Thomas Somme O.P., avec la collaboration de Magdalena Burlacu, Fribourg (Suisse), Academic Press, « Études d’éthique chrétienne, NS » n° 11, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS, La personne du Christ et la vie du chrétien, Fribourg (CH), Academic Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sophie RAMOND, Régis BURNET et Emanuelle PASTORE (éd.), Repenser la rétribution, Rethinking Retribution, Leuven, Peeters (« Biblical Tools and Studies » 45), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, Interpreting Israel’s Scriptures. A Practical Guide to the Exegesis of the Hebrew Bible/Old Testament, Peabody (MA), Hendrickson, traduit par Sarah E. Richelle, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : John J. COLLINS, Gina HENS-PIAZZA, Barbara E. REID OP, Donald SENIOR CP (dir.), The Jerome Biblical Commentary for the Twenty-First Century, Avant-propos par le pape François, Londres, Bloomsbury T&amp;T Clark, 2022 (3e éd. entièrement revue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Rocco CARUSO, Il paradigma della scelta disobbediente. Studio narratologico di Ger 40-44, « Tesi Gregoriana, Serie Teologia » 244, Rome, Gregorian &amp; Biblical Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : James D. MOORE, Literary Depictions of the Scribal Profession in the Story of Ahiqar and Jeremiah 36, Berlin, de Gruyter (« Beihefte zur Zeitschrift für die alttestamentliche Wissenschaft » 541), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Puisque l'agir suit l'être, 498, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Pierre DE MARTIN DE VIVIÉS, pss, Osée, Paris, Cerf, coll. « Mon ABC de la Bible », 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Håkon Sunde PEDERSEN, The Retributive and Suffering God of the Book of Jeremiah. A Study of YHWH’s ‘Āzab-Complaints, Tübingen, Mohr Siebeck, coll. « Forschungen zum Alten Testament 2. Reihe » n° 140, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jonah. Is It Good for You to Be Angry? Leuven, Peeters, coll. « The Bible in Its Traditions » n° 5, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Olivier ARTUS, Sophie RAMOND, Penser les défis contemporains avec la Bible hébraïque. Une éthique du bien et du mal, Paris, Odile Jacob, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.122-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, 2 Rois 2,19–13,25. Le cycle d’Élisée, Genève, Labor et Fides (« Commentaire de l'Ancien Testament » VIIb-1), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sayed MARROUN, Madeleine Delbrêl et le scoutisme, Préface de B. Pitaud, Paris, Nouvelle Cité, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bernard PITAUD, Saint-Sulpice et les séminaires sulpiciens au cœur de la crise moderniste, 1900-1930, Paris, Salvator, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Debout, resplendis ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue théologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185 (2), pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Matthieu ARNOLD, Gilbert DAHAN, Annie NOBLESSE-ROCHER (dir.), Job 19. Révolte, espérance ?, Paris, Cerf, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Andrew M. KING, Social Identity and the Book of Amos, Londres, Bloomsbury T&T Clark, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie-Anne MERMILLOD-GILLIÉRON, Lumières ; Pierre TRIGANO, Ta foi t’a guéri ; Michel BARLOW, Tout est amour, Divonne-les-Bains, Cabédita, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Declan MARMION, Michael MULLANEY, Salvador RYAN (dir.), Models of Priestly Formation, Collegeville MN, Liturgical Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie RAMOND (dir.), La pratique des Écritures, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Yvan MARÉCHAL, Isaïe, Paris, Cerf, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Christophe CARICHON, Grandes figures du scoutisme, Perpignan, Artège-Elidia, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, Le roi Salomon entre sagesse et folie, Paris, Salvator, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, Jean-Baptiste, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DEBERGÉ, Promise à une haute destinée, Perpignan, Nouvelle Cité, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Mari JOERSTAD, The Hebrew Bible and Environmental Ethics, Cambridge, Cambridge University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Carly L. CROUCH, Israel and Judah Redefined, Cambridge, Cambridge University Press, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Noël ALETTI, Le Messie souffrant, Namur, Lessius, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Erwan CHAUTY, Qui aura sa vie comme butin ? Échos narratifs et révélation dans la lecture des oracles personnels de Jérémie, BZAW n° 519, Berlin, de Gruyter, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc D’HAMONVILLE, Jonas, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pietro BOVATI, Roland MEYNET, Il libro del profeta Amos, Seconda edizione rivista, Leuven, Peeters, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Elena DI PEDE, Ézéchiel, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicola AGNOLI, « I miei servi, i profeti », Leuven, Peeters 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Frans DE HAES, Le Rouleau d’Ézéchiel, Namur, Éditions jésuites, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michael W. DUGGAN, Renate EGGER-WENZEL, Stefan C. REIF (dir.), Cosmos and Creation, Berlin, de Gruyter, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sylvie MÉRIAUX, La nature, « Ce que dit la Bible sur », Bruyères-le-Châtel, Nouvelle Cité, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Marie GUÉNOIS – Marie-Noëlle THABUT (dir.), Les grandes figures de la Bible, Paris, Tallandier, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophets and Prophecy in the Ancient Near East, Second Edition, « Writings from the Ancient World » 12, Atlanta, SBL Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Didier FIÉVET, Bible et écologie, Lyon, Olivetan, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Karolien VERMEULEN, Conceptualizing Biblical Cities, Cham (Suisse), Palgrave Macmillan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophetic Divination, Essays in Near Eastern Prophecy, « Beihefte zur Zeitschrift für die Alttestamentliche Wissenschaft » 494, Berlin, de Gruyter, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jonathan Miles ROBKER, Balaam in Text and Tradition, « Forschungen zum Alten Testament » 131, Tübingen, Mohr Siebeck, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La traduction œcuménique de la Bible, Le livre du prophète Osée, L’épître de Paul aux Galates, Traduction révisée avec introduction et notes révisées&amp;quot;, « Chantiers de révision », Paris, Bibli’O – Cerf, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Arnaud FRANC, Mettez la pagaille !, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gérard BILLON, L’Ancien Testament, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, L’évangile de Marc, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc d’HAMONVILLE, Le livre des Proverbes, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, A Diachronic Study Based on the MT and the LXX, Collection « Études bibliques, Nouvelle série » 70, Préface de Francolino Gonçalves, Leuven – Paris – Bristol, CT, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 482, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Chantal REYNIER, Isabelle REUSE, Lettres de saint Paul aux Galates, aux Philippiens et à Philémon, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, Leuven, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Walter VOGELS, Le petit reste, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Les livres prophétiques, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guido BENZI, Elena DI PEDE, Donatella SCAIOLA (dir.), Profeti Maggiori e minori a confronto, Major and Minor Prophets Compared, Rome, Libreria Ateneo Salesiano, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (483), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Pierre LÉMONON, La première Lettre aux Corinthiens, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Véronique OLMI, Bakhita, Paris, Albin Michel, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jacques NIEUVIARTS, La marche dans la Bible, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, La Bible pas à pas t. V, David et les rois d’Israël, Paris, Artège, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Xavier de VERCHÈRE, Jésus, le premier scout, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Henrietta L. WILEY et Christian A. EBERHART (dir.), Sacrifice, Cult, and Atonement in Early Judaism and Christianity, Constituents and Critique, « Resources for Biblical Study » 85, Atlanta, SBL Press, 2017, XVIII+431 p., 76,95$.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel BOURGEOIS, Jésus de Nazareth, Paris, Payot & Rivages, 2017, 238 p., 16€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas BOSSU, LC, Une prophétie au fil de la Tradition, L’oracle des ossements desséchés (Ez 37, 1-14) et ses relectures chrétiennes, entre herméneutique et théologie, Préface de Francolino Gonçalves, « Études bibliques, Nouvelle série » 69, Pendé, Gabalda, 2015, 446 p., 80€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de FRANÇOIS, Selon saint Luc, Paris, Parole et Silence, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espoir de Dieu. Conversion (shoûv) humaine et repentir (niḥām) de YHWH dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enquête sur le catholicisme français, 473, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DE MARTIN DE VIVIÉS, Oracle du Seigneur... Amos – Osée – Isaïe, « Profac Théo » 112, Lyon, Profac 2012, 333 p., 20€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.202-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Oracle du Seigneur, Lyon, Profac, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. L. Sicre, &amp;quot;Introduccion al profetismo biblico&amp;quot;, Estella, Verbo Divino, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de José Luis SICRE, Introducción al profetismo bíblico, Estella, Verbo Divino, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Daniel MACCHI, Christophe NIHAN, Thomas RÖMER, Jan RÜCKL (dir.), Les recueils prophétiques de la Bible, Genève, Labor et Fides, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (2), pp.198-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui sait : l'efficace « Madame Rahab » (une approche narrative de Josué 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, prophète comme Jérémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Read-Heimerdinger; Cyprien Comte; Béatrice Papasoglou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la suite du Bon Berger. Mélanges offerts à Bernadette Escaffre à l’occasion de son 75e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bégaiement&amp;quot; de Naamân, l'eau du Jourdain et le sol d'Israël (2 R 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Poirier; Cyprien Comte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insolite dans la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence rétributive contre Jérusalem et contre Babylone/Babel dans le livre de Jérémie (TM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACFEB; Elena Di Pede; Odile Flichy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la Bible parle avec violence. XXVIIIe congrès de l'Association catholique française pour l'étude de la Bible. Metz, 30 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-254, 2024, Lectio divina, 978-2-204-14040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe, précurseur des tria munera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Daguet; Claire Leuridan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres, prophètes et rois dans l'Église. Triplex munus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2024, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes. Comment discerner ?&amp;quot; Présentation des intervenants, résumés des contributions, 3 index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. « Qu’ont de commun la paille et le froment ? » (Jr 23, 28)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-40, 2021, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Hanna TERVANOTKO, Denying Her Voice: The Figure of Miriam in Ancient Jewish Literature, Göttingen, Vandenhoeck &amp; Ruprecht, coll. « Journal of Ancient Judaism Supplements » 23, 2016, 356 p., 85 € (relié).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la bonne décision à l'espérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Isaïe, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Jean-Baptiste, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Michée et Malachie, deux prophètes de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Vers Noël avec Isaïe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;Le Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;L'homme croyant selon les prophètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jean-Marie DURAND – Thomas RÖMER – Micaël BÜRKI (dir.), &amp;quot;Comment devient-on prophète ? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011&amp;quot;, coll. « Orbis Biblicus et Orientalis » n° 265, Fribourg (Suisse) – Göttingen, Academic Press – Vandenhoeck & Ruprecht, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bertrand PINÇON, Le livre de Job, coll. « Mon ABC de la Bible », Paris, Cerf, 2016, 157 p., 14 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, coll. « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Marvin A. SWEENEY, Reading Prophetic Books. Form, Intertextuality, and Reception in Prophetic and Post-Biblical Literature, coll. « Forschungen zum Alten Testament » n° 89, Tübingen, Mohr Siebeck, 2014, XVI-408 p., 138 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Histoire et théologie, Grégory Woimbée, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39DF8A68"/>
+    <w:nsid w:val="2E43E124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comtecyprien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9512-6391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Comte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838494v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208644v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;mer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comtecyprien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9512-6391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Comte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839698v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838494v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208644v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;mer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>