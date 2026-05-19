--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyprien Comte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à la faculté de théologieInstitut Catholique de Toulouse (ICT)U. R. Céres (Culture, éthique, religion et société)Coordinateur scientifique de la Thématique de Recherche Culture, herméneutique et transmission (TR 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comtecyprien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9512-6391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Robert FAVREAU, Bible et épigraphie, Paris, CNRS Éditions, « Corpus des inscriptions de la France médiévale », 2024, 402 p., 35 € (broché)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De la bonne décision à l'espérance, 126 (503), pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'édification de la « guilde » jérémienne entre 2020 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Danièle HENKY et Dominique RANAIVOSON (dir.), Prophètes et voix prophétiques dans l’œuvre de Jean Giono, Paris, Lettres modernes Minard, coll. « Carrefour des Lettres modernes » 11, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS O.P., La personne du Christ et la vie du chrétien. La morale liturgique de saint Léon le Grand, Préface et édition critique par Luc-Thomas Somme O.P., avec la collaboration de Magdalena Burlacu, Fribourg (Suisse), Academic Press, « Études d’éthique chrétienne, NS » n° 11, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS, La personne du Christ et la vie du chrétien, Fribourg (CH), Academic Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sophie RAMOND, Régis BURNET et Emanuelle PASTORE (éd.), Repenser la rétribution, Rethinking Retribution, Leuven, Peeters (« Biblical Tools and Studies » 45), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, Interpreting Israel’s Scriptures. A Practical Guide to the Exegesis of the Hebrew Bible/Old Testament, Peabody (MA), Hendrickson, traduit par Sarah E. Richelle, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : John J. COLLINS, Gina HENS-PIAZZA, Barbara E. REID OP, Donald SENIOR CP (dir.), The Jerome Biblical Commentary for the Twenty-First Century, Avant-propos par le pape François, Londres, Bloomsbury T&amp;T Clark, 2022 (3e éd. entièrement revue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Rocco CARUSO, Il paradigma della scelta disobbediente. Studio narratologico di Ger 40-44, « Tesi Gregoriana, Serie Teologia » 244, Rome, Gregorian &amp; Biblical Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : James D. MOORE, Literary Depictions of the Scribal Profession in the Story of Ahiqar and Jeremiah 36, Berlin, de Gruyter (« Beihefte zur Zeitschrift für die alttestamentliche Wissenschaft » 541), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Puisque l'agir suit l'être, 498, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Pierre DE MARTIN DE VIVIÉS, pss, Osée, Paris, Cerf, coll. « Mon ABC de la Bible », 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Håkon Sunde PEDERSEN, The Retributive and Suffering God of the Book of Jeremiah. A Study of YHWH’s ‘Āzab-Complaints, Tübingen, Mohr Siebeck, coll. « Forschungen zum Alten Testament 2. Reihe » n° 140, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jonah. Is It Good for You to Be Angry? Leuven, Peeters, coll. « The Bible in Its Traditions » n° 5, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Olivier ARTUS, Sophie RAMOND, Penser les défis contemporains avec la Bible hébraïque. Une éthique du bien et du mal, Paris, Odile Jacob, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.122-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, 2 Rois 2,19–13,25. Le cycle d’Élisée, Genève, Labor et Fides (« Commentaire de l'Ancien Testament » VIIb-1), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sayed MARROUN, Madeleine Delbrêl et le scoutisme, Préface de B. Pitaud, Paris, Nouvelle Cité, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bernard PITAUD, Saint-Sulpice et les séminaires sulpiciens au cœur de la crise moderniste, 1900-1930, Paris, Salvator, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Debout, resplendis ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue théologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185 (2), pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Matthieu ARNOLD, Gilbert DAHAN, Annie NOBLESSE-ROCHER (dir.), Job 19. Révolte, espérance ?, Paris, Cerf, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Andrew M. KING, Social Identity and the Book of Amos, Londres, Bloomsbury T&T Clark, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie-Anne MERMILLOD-GILLIÉRON, Lumières ; Pierre TRIGANO, Ta foi t’a guéri ; Michel BARLOW, Tout est amour, Divonne-les-Bains, Cabédita, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Declan MARMION, Michael MULLANEY, Salvador RYAN (dir.), Models of Priestly Formation, Collegeville MN, Liturgical Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie RAMOND (dir.), La pratique des Écritures, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Yvan MARÉCHAL, Isaïe, Paris, Cerf, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Christophe CARICHON, Grandes figures du scoutisme, Perpignan, Artège-Elidia, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, Le roi Salomon entre sagesse et folie, Paris, Salvator, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, Jean-Baptiste, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DEBERGÉ, Promise à une haute destinée, Perpignan, Nouvelle Cité, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Mari JOERSTAD, The Hebrew Bible and Environmental Ethics, Cambridge, Cambridge University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Carly L. CROUCH, Israel and Judah Redefined, Cambridge, Cambridge University Press, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Noël ALETTI, Le Messie souffrant, Namur, Lessius, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Erwan CHAUTY, Qui aura sa vie comme butin ? Échos narratifs et révélation dans la lecture des oracles personnels de Jérémie, BZAW n° 519, Berlin, de Gruyter, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc D’HAMONVILLE, Jonas, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pietro BOVATI, Roland MEYNET, Il libro del profeta Amos, Seconda edizione rivista, Leuven, Peeters, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Elena DI PEDE, Ézéchiel, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicola AGNOLI, « I miei servi, i profeti », Leuven, Peeters 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Frans DE HAES, Le Rouleau d’Ézéchiel, Namur, Éditions jésuites, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michael W. DUGGAN, Renate EGGER-WENZEL, Stefan C. REIF (dir.), Cosmos and Creation, Berlin, de Gruyter, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sylvie MÉRIAUX, La nature, « Ce que dit la Bible sur », Bruyères-le-Châtel, Nouvelle Cité, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Marie GUÉNOIS – Marie-Noëlle THABUT (dir.), Les grandes figures de la Bible, Paris, Tallandier, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophets and Prophecy in the Ancient Near East, Second Edition, « Writings from the Ancient World » 12, Atlanta, SBL Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Didier FIÉVET, Bible et écologie, Lyon, Olivetan, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Karolien VERMEULEN, Conceptualizing Biblical Cities, Cham (Suisse), Palgrave Macmillan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophetic Divination, Essays in Near Eastern Prophecy, « Beihefte zur Zeitschrift für die Alttestamentliche Wissenschaft » 494, Berlin, de Gruyter, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jonathan Miles ROBKER, Balaam in Text and Tradition, « Forschungen zum Alten Testament » 131, Tübingen, Mohr Siebeck, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La traduction œcuménique de la Bible, Le livre du prophète Osée, L’épître de Paul aux Galates, Traduction révisée avec introduction et notes révisées&amp;quot;, « Chantiers de révision », Paris, Bibli’O – Cerf, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Arnaud FRANC, Mettez la pagaille !, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gérard BILLON, L’Ancien Testament, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, L’évangile de Marc, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc d’HAMONVILLE, Le livre des Proverbes, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, A Diachronic Study Based on the MT and the LXX, Collection « Études bibliques, Nouvelle série » 70, Préface de Francolino Gonçalves, Leuven – Paris – Bristol, CT, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 482, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Chantal REYNIER, Isabelle REUSE, Lettres de saint Paul aux Galates, aux Philippiens et à Philémon, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, Leuven, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Walter VOGELS, Le petit reste, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Les livres prophétiques, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guido BENZI, Elena DI PEDE, Donatella SCAIOLA (dir.), Profeti Maggiori e minori a confronto, Major and Minor Prophets Compared, Rome, Libreria Ateneo Salesiano, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (483), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Pierre LÉMONON, La première Lettre aux Corinthiens, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Véronique OLMI, Bakhita, Paris, Albin Michel, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jacques NIEUVIARTS, La marche dans la Bible, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, La Bible pas à pas t. V, David et les rois d’Israël, Paris, Artège, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Xavier de VERCHÈRE, Jésus, le premier scout, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Henrietta L. WILEY et Christian A. EBERHART (dir.), Sacrifice, Cult, and Atonement in Early Judaism and Christianity, Constituents and Critique, « Resources for Biblical Study » 85, Atlanta, SBL Press, 2017, XVIII+431 p., 76,95$.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel BOURGEOIS, Jésus de Nazareth, Paris, Payot & Rivages, 2017, 238 p., 16€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas BOSSU, LC, Une prophétie au fil de la Tradition, L’oracle des ossements desséchés (Ez 37, 1-14) et ses relectures chrétiennes, entre herméneutique et théologie, Préface de Francolino Gonçalves, « Études bibliques, Nouvelle série » 69, Pendé, Gabalda, 2015, 446 p., 80€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de FRANÇOIS, Selon saint Luc, Paris, Parole et Silence, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espoir de Dieu. Conversion (shoûv) humaine et repentir (niḥām) de YHWH dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enquête sur le catholicisme français, 473, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DE MARTIN DE VIVIÉS, Oracle du Seigneur... Amos – Osée – Isaïe, « Profac Théo » 112, Lyon, Profac 2012, 333 p., 20€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.202-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Oracle du Seigneur, Lyon, Profac, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. L. Sicre, &amp;quot;Introduccion al profetismo biblico&amp;quot;, Estella, Verbo Divino, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de José Luis SICRE, Introducción al profetismo bíblico, Estella, Verbo Divino, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Daniel MACCHI, Christophe NIHAN, Thomas RÖMER, Jan RÜCKL (dir.), Les recueils prophétiques de la Bible, Genève, Labor et Fides, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (2), pp.198-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui sait : l'efficace « Madame Rahab » (une approche narrative de Josué 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, prophète comme Jérémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Read-Heimerdinger; Cyprien Comte; Béatrice Papasoglou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la suite du Bon Berger. Mélanges offerts à Bernadette Escaffre à l’occasion de son 75e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bégaiement&amp;quot; de Naamân, l'eau du Jourdain et le sol d'Israël (2 R 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Poirier; Cyprien Comte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insolite dans la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence rétributive contre Jérusalem et contre Babylone/Babel dans le livre de Jérémie (TM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACFEB; Elena Di Pede; Odile Flichy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la Bible parle avec violence. XXVIIIe congrès de l'Association catholique française pour l'étude de la Bible. Metz, 30 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-254, 2024, Lectio divina, 978-2-204-14040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe, précurseur des tria munera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Daguet; Claire Leuridan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres, prophètes et rois dans l'Église. Triplex munus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2024, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes. Comment discerner ?&amp;quot; Présentation des intervenants, résumés des contributions, 3 index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. « Qu’ont de commun la paille et le froment ? » (Jr 23, 28)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-40, 2021, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Hanna TERVANOTKO, Denying Her Voice: The Figure of Miriam in Ancient Jewish Literature, Göttingen, Vandenhoeck &amp; Ruprecht, coll. « Journal of Ancient Judaism Supplements » 23, 2016, 356 p., 85 € (relié).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la bonne décision à l'espérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Isaïe, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Jean-Baptiste, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Michée et Malachie, deux prophètes de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Vers Noël avec Isaïe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;Le Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;L'homme croyant selon les prophètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jean-Marie DURAND – Thomas RÖMER – Micaël BÜRKI (dir.), &amp;quot;Comment devient-on prophète ? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011&amp;quot;, coll. « Orbis Biblicus et Orientalis » n° 265, Fribourg (Suisse) – Göttingen, Academic Press – Vandenhoeck & Ruprecht, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bertrand PINÇON, Le livre de Job, coll. « Mon ABC de la Bible », Paris, Cerf, 2016, 157 p., 14 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, coll. « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Marvin A. SWEENEY, Reading Prophetic Books. Form, Intertextuality, and Reception in Prophetic and Post-Biblical Literature, coll. « Forschungen zum Alten Testament » n° 89, Tübingen, Mohr Siebeck, 2014, XVI-408 p., 138 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Histoire et théologie, Grégory Woimbée, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyprien Comte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à la faculté de théologieInstitut Catholique de Toulouse (ICT)U. R. Céres (Culture, éthique, religion et société)Coordinateur scientifique de la Thématique de Recherche Culture, herméneutique et transmission (TR 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comtecyprien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9512-6391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, prophète comme Jérémie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Read-Heimerdinger; Cyprien Comte; Béatrice Papasoglou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la suite du Bon Berger. Mélanges offerts à Bernadette Escaffre à l’occasion de son 75e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;bégaiement&amp;quot; de Naamân, l'eau du Jourdain et le sol d'Israël (2 R 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Poirier; Cyprien Comte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insolite dans la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence rétributive contre Jérusalem et contre Babylone/Babel dans le livre de Jérémie (TM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACFEB; Elena Di Pede; Odile Flichy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la Bible parle avec violence. XXVIIIe congrès de l'Association catholique française pour l'étude de la Bible. Metz, 30 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-254, 2024, Lectio divina, 978-2-204-14040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaïe, précurseur des tria munera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Daguet; Claire Leuridan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres, prophètes et rois dans l'Église. Triplex munus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2024, Patrimoines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes. Comment discerner ?&amp;quot; Présentation des intervenants, résumés des contributions, 3 index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. « Qu’ont de commun la paille et le froment ? » (Jr 23, 28)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-40, 2021, Histoire et théologie, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'édification de la « guilde » jérémienne entre 2020 et 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Robert FAVREAU, Bible et épigraphie, Paris, CNRS Éditions, « Corpus des inscriptions de la France médiévale », 2024, 402 p., 35 € (broché)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De la bonne décision à l'espérance, 126 (503), pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Danièle HENKY et Dominique RANAIVOSON (dir.), Prophètes et voix prophétiques dans l’œuvre de Jean Giono, Paris, Lettres modernes Minard, coll. « Carrefour des Lettres modernes » 11, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS O.P., La personne du Christ et la vie du chrétien. La morale liturgique de saint Léon le Grand, Préface et édition critique par Luc-Thomas Somme O.P., avec la collaboration de Magdalena Burlacu, Fribourg (Suisse), Academic Press, « Études d’éthique chrétienne, NS » n° 11, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Servais-Théodore PINCKAERS, La personne du Christ et la vie du chrétien, Fribourg (CH), Academic Press, 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, Interpreting Israel’s Scriptures. A Practical Guide to the Exegesis of the Hebrew Bible/Old Testament, Peabody (MA), Hendrickson, traduit par Sarah E. Richelle, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : John J. COLLINS, Gina HENS-PIAZZA, Barbara E. REID OP, Donald SENIOR CP (dir.), The Jerome Biblical Commentary for the Twenty-First Century, Avant-propos par le pape François, Londres, Bloomsbury T&amp;T Clark, 2022 (3e éd. entièrement revue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sophie RAMOND, Régis BURNET et Emanuelle PASTORE (éd.), Repenser la rétribution, Rethinking Retribution, Leuven, Peeters (« Biblical Tools and Studies » 45), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Rocco CARUSO, Il paradigma della scelta disobbediente. Studio narratologico di Ger 40-44, « Tesi Gregoriana, Serie Teologia » 244, Rome, Gregorian &amp; Biblical Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : James D. MOORE, Literary Depictions of the Scribal Profession in the Story of Ahiqar and Jeremiah 36, Berlin, de Gruyter (« Beihefte zur Zeitschrift für die alttestamentliche Wissenschaft » 541), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Puisque l'agir suit l'être, 498, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Pierre DE MARTIN DE VIVIÉS, pss, Osée, Paris, Cerf, coll. « Mon ABC de la Bible », 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Matthieu RICHELLE, 2 Rois 2,19–13,25. Le cycle d’Élisée, Genève, Labor et Fides (« Commentaire de l'Ancien Testament » VIIb-1), 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Håkon Sunde PEDERSEN, The Retributive and Suffering God of the Book of Jeremiah. A Study of YHWH’s ‘Āzab-Complaints, Tübingen, Mohr Siebeck, coll. « Forschungen zum Alten Testament 2. Reihe » n° 140, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.124-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jonah. Is It Good for You to Be Angry? Leuven, Peeters, coll. « The Bible in Its Traditions » n° 5, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.121-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Olivier ARTUS, Sophie RAMOND, Penser les défis contemporains avec la Bible hébraïque. Une éthique du bien et du mal, Paris, Odile Jacob, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499, pp.122-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sayed MARROUN, Madeleine Delbrêl et le scoutisme, Préface de B. Pitaud, Paris, Nouvelle Cité, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Horizon et témoins d'espérance, 500, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bernard PITAUD, Saint-Sulpice et les séminaires sulpiciens au cœur de la crise moderniste, 1900-1930, Paris, Salvator, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 500, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Debout, resplendis ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue théologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185 (2), pp.180-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Matthieu ARNOLD, Gilbert DAHAN, Annie NOBLESSE-ROCHER (dir.), Job 19. Révolte, espérance ?, Paris, Cerf, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Andrew M. KING, Social Identity and the Book of Amos, Londres, Bloomsbury T&T Clark, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Yvan MARÉCHAL, Isaïe, Paris, Cerf, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie-Anne MERMILLOD-GILLIÉRON, Lumières ; Pierre TRIGANO, Ta foi t’a guéri ; Michel BARLOW, Tout est amour, Divonne-les-Bains, Cabédita, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Declan MARMION, Michael MULLANEY, Salvador RYAN (dir.), Models of Priestly Formation, Collegeville MN, Liturgical Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sophie RAMOND (dir.), La pratique des Écritures, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Christophe CARICHON, Grandes figures du scoutisme, Perpignan, Artège-Elidia, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, Le roi Salomon entre sagesse et folie, Paris, Salvator, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Mari JOERSTAD, The Hebrew Bible and Environmental Ethics, Cambridge, Cambridge University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (489), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, Jean-Baptiste, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Carly L. CROUCH, Israel and Judah Redefined, Cambridge, Cambridge University Press, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (490), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DEBERGÉ, Promise à une haute destinée, Perpignan, Nouvelle Cité, 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (492), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pietro BOVATI, Roland MEYNET, Il libro del profeta Amos, Seconda edizione rivista, Leuven, Peeters, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc D’HAMONVILLE, Jonas, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Noël ALETTI, Le Messie souffrant, Namur, Lessius, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Erwan CHAUTY, Qui aura sa vie comme butin ? Échos narratifs et révélation dans la lecture des oracles personnels de Jérémie, BZAW n° 519, Berlin, de Gruyter, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicola AGNOLI, « I miei servi, i profeti », Leuven, Peeters 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Elena DI PEDE, Ézéchiel, Paris, Cerf, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Frans DE HAES, Le Rouleau d’Ézéchiel, Namur, Éditions jésuites, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michael W. DUGGAN, Renate EGGER-WENZEL, Stefan C. REIF (dir.), Cosmos and Creation, Berlin, de Gruyter, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Sylvie MÉRIAUX, La nature, « Ce que dit la Bible sur », Bruyères-le-Châtel, Nouvelle Cité, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Marie GUÉNOIS – Marie-Noëlle THABUT (dir.), Les grandes figures de la Bible, Paris, Tallandier, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophets and Prophecy in the Ancient Near East, Second Edition, « Writings from the Ancient World » 12, Atlanta, SBL Press, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Didier FIÉVET, Bible et écologie, Lyon, Olivetan, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Karolien VERMEULEN, Conceptualizing Biblical Cities, Cham (Suisse), Palgrave Macmillan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (488), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Pleiades to 'Apocalypse Now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Irish Biblical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-44, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;La traduction œcuménique de la Bible, Le livre du prophète Osée, L’épître de Paul aux Galates, Traduction révisée avec introduction et notes révisées&amp;quot;, « Chantiers de révision », Paris, Bibli’O – Cerf, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Martti NISSINEN, Prophetic Divination, Essays in Near Eastern Prophecy, « Beihefte zur Zeitschrift für die Alttestamentliche Wissenschaft » 494, Berlin, de Gruyter, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jonathan Miles ROBKER, Balaam in Text and Tradition, « Forschungen zum Alten Testament » 131, Tübingen, Mohr Siebeck, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Arnaud FRANC, Mettez la pagaille !, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Gérard BILLON, L’Ancien Testament, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Walter VOGELS, Le petit reste, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Chantal REYNIER, Isabelle REUSE, Lettres de saint Paul aux Galates, aux Philippiens et à Philémon, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Les livres prophétiques, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, Leuven, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre HAUDEBERT, L’évangile de Marc, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de David-Marc d’HAMONVILLE, Le livre des Proverbes, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Łukasz POPKO, Marriage Metaphor and Feminine Imagery in Jer 2:1-4:2, A Diachronic Study Based on the MT and the LXX, Collection « Études bibliques, Nouvelle série » 70, Préface de Francolino Gonçalves, Leuven – Paris – Bristol, CT, Peeters, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 482, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guido BENZI, Elena DI PEDE, Donatella SCAIOLA (dir.), Profeti Maggiori e minori a confronto, Major and Minor Prophets Compared, Rome, Libreria Ateneo Salesiano, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (483), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Véronique OLMI, Bakhita, Paris, Albin Michel, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jacques NIEUVIARTS, La marche dans la Bible, Montrouge, Bayard, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Pierre LÉMONON, La première Lettre aux Corinthiens, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (482), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jocelyne TARNEAUD, La Bible pas à pas t. V, David et les rois d’Israël, Paris, Artège, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Xavier de VERCHÈRE, Jésus, le premier scout, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (481), https://www.puict.fr/ble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Henrietta L. WILEY et Christian A. EBERHART (dir.), Sacrifice, Cult, and Atonement in Early Judaism and Christianity, Constituents and Critique, « Resources for Biblical Study » 85, Atlanta, SBL Press, 2017, XVIII+431 p., 76,95$.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Nicolas BOSSU, LC, Une prophétie au fil de la Tradition, L’oracle des ossements desséchés (Ez 37, 1-14) et ses relectures chrétiennes, entre herméneutique et théologie, Préface de Francolino Gonçalves, « Études bibliques, Nouvelle série » 69, Pendé, Gabalda, 2015, 446 p., 80€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel BOURGEOIS, Jésus de Nazareth, Paris, Payot & Rivages, 2017, 238 p., 16€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de FRANÇOIS, Selon saint Luc, Paris, Parole et Silence, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espoir de Dieu. Conversion (shoûv) humaine et repentir (niḥām) de YHWH dans la Bible hébraïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Enquête sur le catholicisme français, 473, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre DE MARTIN DE VIVIÉS, Oracle du Seigneur... Amos – Osée – Isaïe, « Profac Théo » 112, Lyon, Profac 2012, 333 p., 20€.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.202-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Pierre de MARTIN de VIVIÉS, Oracle du Seigneur, Lyon, Profac, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. L. Sicre, &amp;quot;Introduccion al profetismo biblico&amp;quot;, Estella, Verbo Divino, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de José Luis SICRE, Introducción al profetismo bíblico, Estella, Verbo Divino, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Jean-Daniel MACCHI, Christophe NIHAN, Thomas RÖMER, Jan RÜCKL (dir.), Les recueils prophétiques de la Bible, Genève, Labor et Fides, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (2), pp.198-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauve qui sait : l'efficace « Madame Rahab » (une approche narrative de Josué 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Hanna TERVANOTKO, Denying Her Voice: The Figure of Miriam in Ancient Jewish Literature, Göttingen, Vandenhoeck &amp; Ruprecht, coll. « Journal of Ancient Judaism Supplements » 23, 2016, 356 p., 85 € (relié).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la bonne décision à l'espérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Isaïe, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Jean-Baptiste, le prophète de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Michée et Malachie, deux prophètes de l'Avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio : Vers Noël avec Isaïe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;Le Magnificat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de radio &amp;quot;L'homme croyant selon les prophètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Jean-Marie DURAND – Thomas RÖMER – Micaël BÜRKI (dir.), &amp;quot;Comment devient-on prophète ? Actes du colloque organisé par le Collège de France, Paris, les 4-5 avril 2011&amp;quot;, coll. « Orbis Biblicus et Orientalis » n° 265, Fribourg (Suisse) – Göttingen, Academic Press – Vandenhoeck & Ruprecht, 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Römer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Bertrand PINÇON, Le livre de Job, coll. « Mon ABC de la Bible », Paris, Cerf, 2016, 157 p., 14 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, coll. « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de : Marvin A. SWEENEY, Reading Prophetic Books. Form, Intertextuality, and Reception in Prophetic and Post-Biblical Literature, coll. « Forschungen zum Alten Testament » n° 89, Tübingen, Mohr Siebeck, 2014, XVI-408 p., 138 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension non publiée de Christophe LEMARDELÉ, Les cheveux du Nazir. De Samson à Jacques, frères de Jésus, « Lire la Bible » n° 188, Paris, Cerf, 2016, 285 p., 24 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Histoire et théologie, Grégory Woimbée, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E43E124"/>
+    <w:nsid w:val="61432AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comtecyprien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9512-6391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Comte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839698v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838494v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208644v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;mer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/comtecyprien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9512-6391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Comte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838494v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grandjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208644v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220722v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;mer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>