--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -243,51 +243,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 250 (2), pp.1200-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.70894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1604,429 +1604,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuities in quinoa biodiversity in the dry Andes: an 18-century perspective based on allelic genotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rise and Fall of African Rice Cultivation Revealed by Analysis of 246 New Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tranchant-Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Winkel</w:t>
+                <w:t xml:space="preserve">Anne-Céline Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Gabriela Aguirre</w:t>
+                <w:t xml:space="preserve">Cécile Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Marcela Arizio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">María del Pilar Babot</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Ndjiondjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207519⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (14), pp.2274-2282. e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621321v1</w:t>
+                <w:t xml:space="preserve">hal-03958213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rise and Fall of African Rice Cultivation Revealed by Analysis of 246 New Genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A western Sahara centre of domestication inferred from pearl millet genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Tranchant-Dubreuil</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndjido A Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev K Varshney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Céline Thuillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Ndjiondjop</w:t>
+                <w:t xml:space="preserve">Cedric Mariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.066⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (9), pp.1377-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0643-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958213v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A western Sahara centre of domestication inferred from pearl millet genomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
+                <w:t xml:space="preserve">Discontinuities in quinoa biodiversity in the dry Andes: an 18-century perspective based on allelic genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Gabriela Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndjido A Kane</w:t>
+                <w:t xml:space="preserve">Carla Marcela Arizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajeev K Varshney</w:t>
+                <w:t xml:space="preserve">Carlos Alberto Aschero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Mariac</w:t>
+                <w:t xml:space="preserve">María del Pilar Babot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (9), pp.1377-1380. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0207519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0643-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03958403v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic inference through approximate-Bayesian-computation skyline plots</w:t>
               </w:r>
@@ -3017,295 +3017,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of hybrids in nature: application to oaks (Quercus suber and Q-ilex)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of genetics for conservation policies: the case of Minorcan cork oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaida Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jabbour-Zahab</w:t>
+                <w:t xml:space="preserve">Unai López de Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Lumaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (5), pp.442-452. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (6), pp.1069-1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664723v1</w:t>
+                <w:t xml:space="preserve">hal-02655478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of genetics for conservation policies: the case of Minorcan cork oaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of hybrids in nature: application to oaks (Quercus suber and Q-ilex)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaida Lorenzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Z. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai López de Heredia</w:t>
+                <w:t xml:space="preserve">R. Jabbour-Zahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Lumaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy R. Petit</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 104 (6), pp.1069-1076. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (5), pp.442-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655478v1</w:t>
+                <w:t xml:space="preserve">hal-02664723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of demographic expansions from pairwise comparisons of linked microsatellite haplotypes.</w:t>
               </w:r>
@@ -3775,277 +3775,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the evolutionary history of wild and cultivated african sorghum: the guinea margaritiferum case</w:t>
+                <w:t xml:space="preserve">Mapping race differentiation along the cultivated sorghum genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gilabert</w:t>
+                <w:t xml:space="preserve">Jovanie Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Beye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.233</w:t>
+              <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181922v1</w:t>
+                <w:t xml:space="preserve">hal-05181926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping race differentiation along the cultivated sorghum genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shedding light on the evolutionary history of wild and cultivated african sorghum: the guinea margaritiferum case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Beye</w:t>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frouin</w:t>
+                <w:t xml:space="preserve">Caroline Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien de Bellis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Jean-François Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.250</w:t>
+              <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181926v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The road to sorghum domestication: evidence from nucleotide diversity and gene expression patterns</w:t>
               </w:r>
@@ -6249,51 +6249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6952EA9F"/>
+    <w:nsid w:val="018F89EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6480,51 +6480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/concettaburgarella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4522-4297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M&#233;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Anderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61529-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jakobsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04317801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes-Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard Hammar&#233;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vicente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06770-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Helmstetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Zenil-Ferguson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido Ardo Kane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.880631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.666075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Muhammad Sharif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Aguirre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marcela Arizio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Aschero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Babot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207519" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ndjiondjop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido A Kane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K Varshney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mariac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0643-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13683" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4QGKZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584148v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lumaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai L&#243;pez de Heredia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.098194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fici" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duranton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanie Mendy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Beye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755469v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/13836_2020_74" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Prada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salustiano Iglesias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawakami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100091" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fraser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hollfelder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tara Lankheet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo Stjerna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/concettaburgarella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4522-4297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M&#233;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Anderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61529-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jakobsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04317801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes-Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard Hammar&#233;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vicente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06770-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Helmstetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Zenil-Ferguson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido Ardo Kane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.880631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.666075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Muhammad Sharif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ndjiondjop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido A Kane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K Varshney" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mariac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0643-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Aguirre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marcela Arizio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Aschero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Babot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207519" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13683" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4QGKZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584148v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai L&#243;pez de Heredia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lumaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lorenzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.098194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fici" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duranton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanie Mendy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Beye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755469v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/13836_2020_74" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Prada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salustiano Iglesias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawakami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100091" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fraser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hollfelder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tara Lankheet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo Stjerna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>