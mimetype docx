--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1336,935 +1336,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Introgression: An Untapped Evolutionary Mechanism for Crop Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nora Scarcelli</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00004⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav9188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628154v1</w:t>
+                <w:t xml:space="preserve">hal-02144799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Adaptive Introgression: An Untapped Evolutionary Mechanism for Crop Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndjido Ardo Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dainat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Viader</w:t>
+                <w:t xml:space="preserve">Nora Scarcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav9188. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144799v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rise and Fall of African Rice Cultivation Revealed by Analysis of 246 New Genomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discontinuities in quinoa biodiversity in the dry Andes: an 18-century perspective based on allelic genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Céline Thuillet</w:t>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monat</w:t>
+                <w:t xml:space="preserve">María Gabriela Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Ndjiondjop</w:t>
+                <w:t xml:space="preserve">Carla Marcela Arizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Aschero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Pilar Babot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.066⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0207519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958213v1</w:t>
+                <w:t xml:space="preserve">hal-02621321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A western Sahara centre of domestication inferred from pearl millet genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Rise and Fall of African Rice Cultivation Revealed by Analysis of 246 New Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rajeev K Varshney</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tranchant-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Mariac</w:t>
+                <w:t xml:space="preserve">Anne-Céline Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Ndjiondjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0643-y⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (14), pp.2274-2282. e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03958403v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuities in quinoa biodiversity in the dry Andes: an 18-century perspective based on allelic genotyping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María Gabriela Aguirre</w:t>
+                <w:t xml:space="preserve">A western Sahara centre of domestication inferred from pearl millet genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Marcela Arizio</w:t>
+                <w:t xml:space="preserve">Ndjido A Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alberto Aschero</w:t>
+                <w:t xml:space="preserve">Rajeev K Varshney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Pilar Babot</w:t>
+                <w:t xml:space="preserve">Cedric Mariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0207519. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (9), pp.1377-1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0643-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621321v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic inference through approximate-Bayesian-computation skyline plots</w:t>
+                <w:t xml:space="preserve">Increased fire frequency promotes stronger spatial genetic structure and natural selection at regional and local scales in Pinus halepensis Mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3530⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (6), pp.1061-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741290v1</w:t>
+                <w:t xml:space="preserve">hal-01603312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased fire frequency promotes stronger spatial genetic structure and natural selection at regional and local scales in Pinus halepensis Mill</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Demographic inference through approximate-Bayesian-computation skyline plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (6), pp.1061-1072. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603312v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate through flowering phenology: a case study in Medicago truncatula</w:t>
               </w:r>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting through glacial cycles: insights from a long-lived tree (Taxus baccata)</w:t>
+                <w:t xml:space="preserve">Molecular evolution of freshwater snails with contrasting mating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mayol</w:t>
+                <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Riba</w:t>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
+                <w:t xml:space="preserve">Aurelien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+                <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 208 (3), pp.973-986. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (9), pp.2403-2416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msv121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445163v1</w:t>
+                <w:t xml:space="preserve">hal-01315526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of freshwater snails with contrasting mating systems</w:t>
+                <w:t xml:space="preserve">Adapting through glacial cycles: insights from a long-lived tree (Taxus baccata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
+                <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gayral</w:t>
+                <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Bernard</w:t>
+                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice David</w:t>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (9), pp.2403-2416. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 208 (3), pp.973-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msv121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315526v1</w:t>
+                <w:t xml:space="preserve">hal-01445163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density genome-wide association mapping implicates an F-box encoding gene in Medicago truncatula resistance to Aphanomyces euteiches</w:t>
               </w:r>
@@ -2799,51 +2799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-nucleotide polymorphism discovery and diversity in the model legume Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2945,51 +2945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation rate estimates for 110 Y-chromosome STRs combining population and father-son pair data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (1), pp.70-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3017,325 +3017,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of genetics for conservation policies: the case of Minorcan cork oaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of hybrids in nature: application to oaks (Quercus suber and Q-ilex)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaida Lorenzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Z. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai López de Heredia</w:t>
+                <w:t xml:space="preserve">R. Jabbour-Zahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Lumaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy R. Petit</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 104 (6), pp.1069-1076. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (5), pp.442-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655478v1</w:t>
+                <w:t xml:space="preserve">hal-02664723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of hybrids in nature: application to oaks (Quercus suber and Q-ilex)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of genetics for conservation policies: the case of Minorcan cork oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaida Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jabbour-Zahab</w:t>
+                <w:t xml:space="preserve">Unai López de Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Lumaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (5), pp.442-452. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (6), pp.1069-1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664723v1</w:t>
+                <w:t xml:space="preserve">hal-02655478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of demographic expansions from pairwise comparisons of linked microsatellite haplotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow genetic base in forest restoration with holm oak (Quercus ilex L.) in Sicily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Fici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3525,527 +3525,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing global diversity and predictive biology to accelerate sorghum breeding</w:t>
+                <w:t xml:space="preserve">Interplay between low-recombining regions and overdominance in a plant genome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pot</w:t>
+                <w:t xml:space="preserve">M Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garin</w:t>
+                <w:t xml:space="preserve">M Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Bienvenu</w:t>
+                <w:t xml:space="preserve">S Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">C Mariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+                <w:t xml:space="preserve">C Tranchant-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bologna, Italy. 2 p</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Española de Biología Evolutiva, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246264v1</w:t>
+                <w:t xml:space="preserve">hal-05227656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between low-recombining regions and overdominance in a plant genome?</w:t>
+                <w:t xml:space="preserve">Harnessing global diversity and predictive biology to accelerate sorghum breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Salson</w:t>
+                <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Duranton</w:t>
+                <w:t xml:space="preserve">Vincent Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Huynh</w:t>
+                <w:t xml:space="preserve">Clement Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mariac</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tranchant-Dubreuil</w:t>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Española de Biología Evolutiva, Aug 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bologna, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227656v1</w:t>
+                <w:t xml:space="preserve">hal-05246264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping race differentiation along the cultivated sorghum genome</w:t>
+                <w:t xml:space="preserve">Shedding light on the evolutionary history of wild and cultivated african sorghum: the guinea margaritiferum case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovanie Mendy</w:t>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Beye</w:t>
+                <w:t xml:space="preserve">Caroline Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Jean-François Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.250</w:t>
+              <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181926v1</w:t>
+                <w:t xml:space="preserve">hal-05181922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the evolutionary history of wild and cultivated african sorghum: the guinea margaritiferum case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping race differentiation along the cultivated sorghum genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovanie Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gilabert</w:t>
+                <w:t xml:space="preserve">Abdoulaye Beye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.233</w:t>
+              <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181922v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The road to sorghum domestication: evidence from nucleotide diversity and gene expression patterns</w:t>
               </w:r>
@@ -4169,90 +4169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genetics and adaptation in European yew (Taxus baccata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
@@ -4281,77 +4281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics unravels the complex reticulated history and shifts in mating systems in wheat relatives (Aegilops/Triticum genus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new composite likelihood method to characterize demographic expansions: preliminary results from Y-chromosome STR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4751,51 +4751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de la variabilidad genética de repoblaciones de Quercus ilex subsp. ballota en Andalucía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Fici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4973,77 +4973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic factors, genetic structure and phenotypic variation in English yew (Taxus baccata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berganzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,77 +5124,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pinosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noveltree Workshop 2 - Realized gains and future prospects in tree breeding and seed deployment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland</w:t>
@@ -5223,51 +5223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic inference using skyline plots on approximate bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5305,51 +5305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation rate estimates for 110 Y-chromosome STRs combining population and father-son pair data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5400,51 +5400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic expansions in conifer and human populations characterized by linked microsatellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6041,51 +6041,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6249,51 +6249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="018F89EC"/>
+    <w:nsid w:val="BF5D5C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6480,51 +6480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/concettaburgarella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4522-4297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M&#233;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Anderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61529-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jakobsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04317801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes-Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard Hammar&#233;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vicente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06770-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Helmstetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Zenil-Ferguson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido Ardo Kane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.880631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.666075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Muhammad Sharif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ndjiondjop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido A Kane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K Varshney" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mariac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0643-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Aguirre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marcela Arizio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Aschero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Babot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207519" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13683" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4QGKZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584148v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai L&#243;pez de Heredia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lumaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lorenzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.098194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fici" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duranton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanie Mendy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Beye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755469v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/13836_2020_74" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Prada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salustiano Iglesias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawakami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100091" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fraser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hollfelder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tara Lankheet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo Stjerna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/concettaburgarella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4522-4297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos M&#233;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Anderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Huynh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61529-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jakobsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04317801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes-Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard Hammar&#233;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vicente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06770-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Helmstetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Zenil-Ferguson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido Ardo Kane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.880631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.666075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Muhammad Sharif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Aguirre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Marcela Arizio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Aschero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Babot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207519" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ndjiondjop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndjido A Kane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K Varshney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mariac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0643-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13683" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12611" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4QGKZFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584148v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jabbour-Zahab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lumaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai L&#243;pez de Heredia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.098194" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Fici" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227656v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duranton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanie Mendy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Beye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755469v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/13836_2020_74" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Prada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salustiano Iglesias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kawakami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100091" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fraser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hollfelder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tara Lankheet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo Stjerna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>