--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cong-toan tran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cong-toan-tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6682-9220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of common hypotheses adopted in borehole sizing for Ground-Source Heat Pump (GSHP) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 287, pp.129433. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.129433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ method for air-to-air heat pump seasonal performance determination including steady-state and dynamic operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production planning for district heating networks: A sequential method to consider share of renewables in annual heat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.237-243. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing refrigerant charge determination methods for residential heat pumps using a virtual test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Jounay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teuillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency modelling of residential heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cong-toan tran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cong-toan-tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6682-9220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of common hypotheses adopted in borehole sizing for Ground-Source Heat Pump (GSHP) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 287, pp.129433. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.129433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ method for air-to-air heat pump seasonal performance determination including steady-state and dynamic operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production planning for district heating networks: A sequential method to consider share of renewables in annual heat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.237-243. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing refrigerant charge determination methods for residential heat pumps using a virtual test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Jounay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teuillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency modelling of residential heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF180DEB"/>
+    <w:nsid w:val="EB9CCFCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cong-toan-tran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6682-9220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415869v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129433" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.03.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jounay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teuilli&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waide" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cong-toan-tran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6682-9220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415869v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129433" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jounay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teuilli&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waide" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>