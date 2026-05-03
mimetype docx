--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cong-toan tran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cong-toan-tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6682-9220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of common hypotheses adopted in borehole sizing for Ground-Source Heat Pump (GSHP) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 287, pp.129433. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.129433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ method for air-to-air heat pump seasonal performance determination including steady-state and dynamic operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production planning for district heating networks: A sequential method to consider share of renewables in annual heat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.237-243. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing refrigerant charge determination methods for residential heat pumps using a virtual test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Jounay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teuillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency modelling of residential heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cong-toan tran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cong-toan-tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6682-9220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of common hypotheses adopted in borehole sizing for Ground-Source Heat Pump (GSHP) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 287, pp.129433. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.129433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ method for air-to-air heat pump seasonal performance determination including steady-state and dynamic operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production planning for district heating networks: A sequential method to consider share of renewables in annual heat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.237-243. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing refrigerant charge determination methods for residential heat pumps using a virtual test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Jounay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teuillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency modelling of residential heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB9CCFCA"/>
+    <w:nsid w:val="D71849F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cong-toan-tran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6682-9220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415869v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129433" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jounay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teuilli&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waide" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cong-toan-tran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6682-9220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415869v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129433" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jounay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teuilli&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waide" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>