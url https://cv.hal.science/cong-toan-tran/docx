--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cong-toan tran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cong-toan-tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6682-9220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of common hypotheses adopted in borehole sizing for Ground-Source Heat Pump (GSHP) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 287, pp.129433. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.129433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ method for air-to-air heat pump seasonal performance determination including steady-state and dynamic operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production planning for district heating networks: A sequential method to consider share of renewables in annual heat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.237-243. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing refrigerant charge determination methods for residential heat pumps using a virtual test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Jounay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teuillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency modelling of residential heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cong-toan tran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cong-toan-tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6682-9220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of common hypotheses adopted in borehole sizing for Ground-Source Heat Pump (GSHP) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 287, pp.129433. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.129433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ method for air-to-air heat pump seasonal performance determination including steady-state and dynamic operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new generation of District heating & cooling networks and their potential development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121477. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production planning for district heating networks: A sequential method to consider share of renewables in annual heat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.237-243. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2021.08.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling for evaluation of triple-pipe configuration potential in geothermal district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic substation heating power forecasting approach using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Iraqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Smart Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalborg University, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Validation Of A Heat Pump Digital Twin And Its Control Strategy Towards The Development Of Flexibility Focused Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International High Performance Buildings Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Herrick Conferences, Jul 2024, Purdue (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing refrigerant charge determination methods for residential heat pumps using a virtual test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Jounay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Teuillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of heat pumps coupled with building to make them a flexibility tool for the electricity network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Attonaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE summer study on energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and detection of malfunctions on district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency modelling of residential heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Sustainable Development of Energy, Water and Environment Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a standardized method to determine the performance of geocooling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de bonnes pratiques en exploitation des réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ademe; Mines ParisTech. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D71849F0"/>
+    <w:nsid w:val="6669B1AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cong-toan-tran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6682-9220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415869v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129433" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jounay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teuilli&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waide" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cong-toan-tran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6682-9220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415869v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129433" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.03.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121477" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05451178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Iraqi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04672167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rent&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meljac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jounay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teuilli&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03939972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waide" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04883148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>