--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -328,51 +328,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ultrasonic propagation in high attenuation porous materials</w:t>
+                <w:t xml:space="preserve">Effective Path Analysis of Transmitted Waves in Fractal Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
@@ -407,97 +407,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">19e Journée de la Matière Condensée (JMC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695213v1</w:t>
+                <w:t xml:space="preserve">hal-05220463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Path Analysis of Transmitted Waves in Fractal Porous Media</w:t>
+                <w:t xml:space="preserve">Investigation of ultrasonic propagation in high attenuation porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
@@ -532,73 +532,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée de la Matière Condensée (JMC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220463v1</w:t>
+                <w:t xml:space="preserve">hal-04695213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pore Size Polydispersity on Acoustic Properties of High-Porosity Solid Foams</w:t>
               </w:r>
@@ -1950,265 +1950,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency permeability of porous media with thin constrictions. II. Porous media containing thin holed membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polydisperse Solid Foams: Multiscale Modeling and Simulations of Elasto-Acoustic Properties Including Thin Membrane Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nguyen</w:t>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0093672⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.111684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121512v1</w:t>
+                <w:t xml:space="preserve">hal-03683781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydisperse Solid Foams: Multiscale Modeling and Simulations of Elasto-Acoustic Properties Including Thin Membrane Effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-frequency permeability of porous media with thin constrictions. II. Porous media containing thin holed membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Detrez</w:t>
+                <w:t xml:space="preserve">C. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 249, pp.111684. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.077120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0093672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683781v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2329,51 +2329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Experimental Results of the Station Cone Algorithm Compared to the Simplex Algorithm for Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H T Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2589,51 +2589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dejaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchendouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C T Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05160444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Truc Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191517" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengke Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03260833v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H T Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/tpmcs/v10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dejaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchendouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C T Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05160444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Truc Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191517" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengke Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03260833v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H T Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/tpmcs/v10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>