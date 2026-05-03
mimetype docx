--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1950,265 +1950,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydisperse Solid Foams: Multiscale Modeling and Simulations of Elasto-Acoustic Properties Including Thin Membrane Effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-frequency permeability of porous media with thin constrictions. II. Porous media containing thin holed membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guilleminot</w:t>
+                <w:t xml:space="preserve">C. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Detrez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111684⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.077120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0093672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683781v1</w:t>
+                <w:t xml:space="preserve">hal-04121512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency permeability of porous media with thin constrictions. II. Porous media containing thin holed membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polydisperse Solid Foams: Multiscale Modeling and Simulations of Elasto-Acoustic Properties Including Thin Membrane Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nguyen</w:t>
+                <w:t xml:space="preserve">F. Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (7), pp.077120. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.111684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0093672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121512v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2329,51 +2329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Experimental Results of the Station Cone Algorithm Compared to the Simplex Algorithm for Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H T Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2589,51 +2589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dejaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchendouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C T Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05160444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Truc Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191517" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengke Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03260833v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H T Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/tpmcs/v10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dejaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchendouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C T Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05160444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Truc Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191517" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengke Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03260833v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H T Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/tpmcs/v10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>